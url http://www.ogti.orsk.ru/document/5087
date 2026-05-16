--- v3 (2026-04-01)
+++ v4 (2026-05-16)
@@ -1,19393 +1,7477 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="354527C3" w14:textId="2C4D16F1" w:rsidR="7FB90821" w:rsidRPr="00E07D2F" w:rsidRDefault="7FB90821" w:rsidP="00D63D25">
+    <w:p w:rsidR="00EC4C6C" w:rsidRPr="004C11F6" w:rsidRDefault="00304556" w:rsidP="00806587">
       <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E07D2F">
+      <w:r w:rsidRPr="004C11F6">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Информация о количестве вакантных мест для приёма (перевода) в разрезе специальности,</w:t>
+        <w:t>Информация о результатах перево</w:t>
       </w:r>
-      <w:r w:rsidR="00E123AD" w:rsidRPr="00E07D2F">
+      <w:r w:rsidR="00EC4C6C" w:rsidRPr="004C11F6">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>да, восстановления и отчисления</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC4C6C" w:rsidRPr="004C11F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...47 lines deleted...]
-        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="1"/>
-[...9 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="a7"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1135"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="989"/>
+        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1136"/>
+        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="1987"/>
+        <w:gridCol w:w="1519"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E07D2F" w:rsidRPr="00E07D2F" w14:paraId="12C60C37" w14:textId="77777777" w:rsidTr="006F03D2">
-[...2 lines deleted...]
-            <w:tcW w:w="1135" w:type="dxa"/>
+      <w:tr w:rsidR="004C11F6" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EC4C6C" w:rsidRPr="004C11F6" w:rsidRDefault="00EC4C6C" w:rsidP="00D073AB">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Код</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EC4C6C" w:rsidRPr="004C11F6" w:rsidRDefault="00EC4C6C" w:rsidP="00D073AB">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Наименование специальности, направления подготовки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EC4C6C" w:rsidRPr="004C11F6" w:rsidRDefault="00EC4C6C" w:rsidP="00D073AB">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Уровень образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EC4C6C" w:rsidRPr="004C11F6" w:rsidRDefault="00EC4C6C" w:rsidP="00D073AB">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Форма обучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EC4C6C" w:rsidRPr="004C11F6" w:rsidRDefault="00EC4C6C" w:rsidP="00D073AB">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Численность обучающихся, переведенных в другие образовательные организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EC4C6C" w:rsidRPr="004C11F6" w:rsidRDefault="00EC4C6C" w:rsidP="00D073AB">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Численность обучающихся, переведенных из других образовательных организаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EC4C6C" w:rsidRPr="004C11F6" w:rsidRDefault="00EC4C6C" w:rsidP="00D073AB">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Численность восстановленных обучающихся</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EC4C6C" w:rsidRPr="004C11F6" w:rsidRDefault="00EC4C6C" w:rsidP="00D073AB">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Численность отчисленных обучающихся</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B47096" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3913307E" w14:textId="77777777" w:rsidR="008547D1" w:rsidRPr="00E07D2F" w:rsidRDefault="008547D1" w:rsidP="008547D1">
-[...17 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w:rsidR="00B47096" w:rsidRPr="004C11F6" w:rsidRDefault="00B47096" w:rsidP="00B47096">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>09.03.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="303824A5" w14:textId="77777777" w:rsidR="008547D1" w:rsidRPr="00E07D2F" w:rsidRDefault="008547D1" w:rsidP="008547D1">
-[...17 lines deleted...]
-            <w:tcW w:w="2835" w:type="dxa"/>
+          <w:p w:rsidR="00B47096" w:rsidRPr="004C11F6" w:rsidRDefault="00B47096" w:rsidP="00B47096">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Информатика и вычислительная техника</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профиль Программное обеспечение средств вычислительной техники и автоматизированных систем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="74E2A3BB" w14:textId="77777777" w:rsidR="008547D1" w:rsidRPr="00E07D2F" w:rsidRDefault="008547D1" w:rsidP="008547D1">
-[...17 lines deleted...]
-            <w:tcW w:w="1690" w:type="dxa"/>
+          <w:p w:rsidR="00B47096" w:rsidRPr="004C11F6" w:rsidRDefault="00B47096" w:rsidP="00B47096">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B47096" w:rsidRPr="004C11F6" w:rsidRDefault="00B47096" w:rsidP="00B47096">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>очная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B47096" w:rsidRDefault="007A345C" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B47096" w:rsidRDefault="007A345C" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B47096" w:rsidRDefault="007A345C" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B47096" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002611AA">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002611AA">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002611AA">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002611AA">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>09.03.03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Прикладная информатика</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профиль Прикладная информатика в экономике</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>очная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003B3984">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003B3984">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003B3984">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003B3984">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>13.03.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Теплоэнергетика и теплотехника</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профиль Энергообеспечение предприятий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003B3984">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003B3984">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003B3984">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003B3984">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="35B03C50" w14:textId="77777777" w:rsidR="008547D1" w:rsidRPr="00E07D2F" w:rsidRDefault="008547D1" w:rsidP="008547D1">
-[...17 lines deleted...]
-            <w:tcW w:w="1109" w:type="dxa"/>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>13.03.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="45069ACF" w14:textId="77777777" w:rsidR="008547D1" w:rsidRPr="00E07D2F" w:rsidRDefault="008547D1" w:rsidP="008547D1">
-[...17 lines deleted...]
-            <w:tcW w:w="1395" w:type="dxa"/>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Электроэнергетика и электротехника</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профиль Электроснабжение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="296DD78F" w14:textId="77777777" w:rsidR="008547D1" w:rsidRPr="00E07D2F" w:rsidRDefault="008547D1" w:rsidP="008547D1">
-[...32 lines deleted...]
-              <w:t>Количество вакантных мест для приема (перевода) на места, финансируемые</w:t>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>очная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA43B6">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA43B6">
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E07D2F" w:rsidRPr="00E07D2F" w14:paraId="65E1258A" w14:textId="77777777" w:rsidTr="006F03D2">
-[...2 lines deleted...]
-            <w:tcW w:w="1135" w:type="dxa"/>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="52CF626F" w14:textId="77777777" w:rsidR="008547D1" w:rsidRPr="00E07D2F" w:rsidRDefault="008547D1" w:rsidP="008547D1">
-[...10 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="79002EF6" w14:textId="77777777" w:rsidR="008547D1" w:rsidRPr="00E07D2F" w:rsidRDefault="008547D1" w:rsidP="008547D1">
-[...10 lines deleted...]
-            <w:tcW w:w="2835" w:type="dxa"/>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="17169020" w14:textId="77777777" w:rsidR="008547D1" w:rsidRPr="00E07D2F" w:rsidRDefault="008547D1" w:rsidP="008547D1">
-[...10 lines deleted...]
-            <w:tcW w:w="1690" w:type="dxa"/>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>15.03.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Конструкторско-технологическое обеспечение машиностроительных производств</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профиль Технология машиностроения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>очная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="57A3DFBC" w14:textId="77777777" w:rsidR="008547D1" w:rsidRPr="00E07D2F" w:rsidRDefault="008547D1" w:rsidP="008547D1">
-[...10 lines deleted...]
-            <w:tcW w:w="1109" w:type="dxa"/>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="44CB0D68" w14:textId="77777777" w:rsidR="008547D1" w:rsidRPr="00E07D2F" w:rsidRDefault="008547D1" w:rsidP="008547D1">
-[...10 lines deleted...]
-            <w:tcW w:w="1395" w:type="dxa"/>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3CCE2E04" w14:textId="77777777" w:rsidR="008547D1" w:rsidRPr="00E07D2F" w:rsidRDefault="008547D1" w:rsidP="008547D1">
-[...84 lines deleted...]
-              <w:t>по договорам об образовании за счет средств физических и (или) юридических лиц</w:t>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00870016" w:rsidRPr="00E07D2F" w14:paraId="6A8A6CA5" w14:textId="77777777" w:rsidTr="006F03D2">
-[...2 lines deleted...]
-            <w:tcW w:w="1135" w:type="dxa"/>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="00784DA2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1104"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack" w:colFirst="4" w:colLast="7"/>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>22.03.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Материаловедение и технология материалов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профиль Материаловедение и технологии материалов в машиностроении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="00744BE6">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1104"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>23.03.03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Эксплуатация транспортно- технологических машин и комплексов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профиль Автомобили и автомобильное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="096A1AC5" w14:textId="77777777" w:rsidR="00870016" w:rsidRPr="00E07D2F" w:rsidRDefault="00870016" w:rsidP="00BD28C1">
-[...17 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>38.03.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="46919FCE" w14:textId="77777777" w:rsidR="00870016" w:rsidRPr="00E07D2F" w:rsidRDefault="00870016" w:rsidP="00BD28C1">
-[...17 lines deleted...]
-            <w:tcW w:w="2835" w:type="dxa"/>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Экономика</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профиль Бухгалтерский учет, анализ и аудит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5BAC6A11" w14:textId="77777777" w:rsidR="00870016" w:rsidRPr="00E07D2F" w:rsidRDefault="00870016" w:rsidP="00BD28C1">
-[...17 lines deleted...]
-            <w:tcW w:w="1690" w:type="dxa"/>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>очная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>очно-заочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB444C">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="006DEBEA" w14:textId="77777777" w:rsidR="00870016" w:rsidRPr="00E07D2F" w:rsidRDefault="00870016" w:rsidP="00BD28C1">
-[...32 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>38.03.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Экономика</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профиль Экономика предприятий и организаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>очная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00742225">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00742225">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00742225">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00742225">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>очно-заочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD56C4">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD56C4">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD56C4">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>38.03.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Менеджмент</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профиль Финансовый менеджмент</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>очная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1334" w:type="dxa"/>
-[...73 lines deleted...]
-              <w:t>96</w:t>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00870016" w:rsidRPr="00E07D2F" w14:paraId="248F81AF" w14:textId="77777777" w:rsidTr="006F03D2">
-[...2 lines deleted...]
-            <w:tcW w:w="1135" w:type="dxa"/>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B76D8C5" w14:textId="77777777" w:rsidR="00870016" w:rsidRPr="00E07D2F" w:rsidRDefault="00870016" w:rsidP="00BD28C1">
-[...10 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7966EDCE" w14:textId="77777777" w:rsidR="00870016" w:rsidRPr="00E07D2F" w:rsidRDefault="00870016" w:rsidP="00BD28C1">
-[...10 lines deleted...]
-            <w:tcW w:w="2835" w:type="dxa"/>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7CBDFBC8" w14:textId="77777777" w:rsidR="00870016" w:rsidRPr="00E07D2F" w:rsidRDefault="00870016" w:rsidP="00BD28C1">
-[...10 lines deleted...]
-            <w:tcW w:w="1690" w:type="dxa"/>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>очно-заочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F7122EA" w14:textId="77777777" w:rsidR="00870016" w:rsidRPr="00E07D2F" w:rsidRDefault="00870016" w:rsidP="00BD28C1">
-[...43 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>38.03.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Государственное и муниципальное управление</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профиль Муниципальное управление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>очная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1334" w:type="dxa"/>
-[...12 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>очно-заочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD0B0E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>40.03.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Юриспруденция</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профиль Гражданско-правовой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>очная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-[...53 lines deleted...]
-              <w:t>30</w:t>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0099287E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0099287E">
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00870016" w:rsidRPr="00E07D2F" w14:paraId="59FCAC1D" w14:textId="77777777" w:rsidTr="006F03D2">
-[...2 lines deleted...]
-            <w:tcW w:w="1135" w:type="dxa"/>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="306EE40D" w14:textId="77777777" w:rsidR="00870016" w:rsidRPr="00E07D2F" w:rsidRDefault="00870016" w:rsidP="009D0E77">
-[...10 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="292F9985" w14:textId="77777777" w:rsidR="00870016" w:rsidRPr="00E07D2F" w:rsidRDefault="00870016" w:rsidP="009D0E77">
-[...10 lines deleted...]
-            <w:tcW w:w="2835" w:type="dxa"/>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="22215225" w14:textId="77777777" w:rsidR="00870016" w:rsidRPr="00E07D2F" w:rsidRDefault="00870016" w:rsidP="009D0E77">
-[...10 lines deleted...]
-            <w:tcW w:w="1690" w:type="dxa"/>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>очно-заочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006C594B">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006C594B">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006C594B">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006C594B">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>44.03.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Педагогическое образование</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профиль Безопасность жизнедеятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>очная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0263E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0263E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0263E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0263E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="73590C36" w14:textId="77777777" w:rsidR="00870016" w:rsidRPr="00E07D2F" w:rsidRDefault="00870016" w:rsidP="009D0E77">
-[...43 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008669CA">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008669CA">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008669CA">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="00803DFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="522"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>44.03.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Педагогическое образование</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профиль История</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B22BE">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B22BE">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B22BE">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B22BE">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>44.03.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Педагогическое образование</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профиль Дошкольное образование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>очная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1334" w:type="dxa"/>
-[...73 lines deleted...]
-              <w:t>28</w:t>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B22BE">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B22BE">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B22BE">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B22BE">
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00870016" w:rsidRPr="00E07D2F" w14:paraId="33E01514" w14:textId="77777777" w:rsidTr="006F03D2">
-[...2 lines deleted...]
-            <w:tcW w:w="1135" w:type="dxa"/>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D63A7A1" w14:textId="77777777" w:rsidR="00870016" w:rsidRPr="00E07D2F" w:rsidRDefault="00870016" w:rsidP="009D0E77">
-[...10 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0322B631" w14:textId="77777777" w:rsidR="00870016" w:rsidRPr="00E07D2F" w:rsidRDefault="00870016" w:rsidP="009D0E77">
-[...10 lines deleted...]
-            <w:tcW w:w="2835" w:type="dxa"/>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="65B41C16" w14:textId="77777777" w:rsidR="00870016" w:rsidRPr="00E07D2F" w:rsidRDefault="00870016" w:rsidP="009D0E77">
-[...10 lines deleted...]
-            <w:tcW w:w="1690" w:type="dxa"/>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B22BE">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B22BE">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B22BE">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B22BE">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidTr="00053082">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="828"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>44.03.01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Педагогическое образование</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профиль Начальное образование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRPr="004C11F6" w:rsidRDefault="001F5224" w:rsidP="001F5224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B22BE">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B22BE">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B22BE">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="001F5224" w:rsidRDefault="001F5224" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B22BE">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>44.03.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Психолого-педагогическое образование</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профиль Психология образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>очная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D83CFF">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D83CFF">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D83CFF">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="49A6713A" w14:textId="77777777" w:rsidR="00870016" w:rsidRPr="00E07D2F" w:rsidRDefault="00870016" w:rsidP="009D0E77">
-[...43 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A24E17">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A24E17">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A24E17">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A24E17">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>44.03.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Педагогическое образование (с двумя профилями подготовки)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профили: «Русский язык», «Литература»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>очная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1334" w:type="dxa"/>
-[...73 lines deleted...]
-              <w:t>50</w:t>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A24E17">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A24E17">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A24E17">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A24E17">
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00870016" w:rsidRPr="00E07D2F" w14:paraId="612AEA65" w14:textId="77777777" w:rsidTr="006F03D2">
-[...2 lines deleted...]
-            <w:tcW w:w="1135" w:type="dxa"/>
+      <w:tr w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36957011" w14:textId="77777777" w:rsidR="00870016" w:rsidRPr="00E07D2F" w:rsidRDefault="00870016" w:rsidP="00C109AF">
-[...10 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1DF900D0" w14:textId="77777777" w:rsidR="00870016" w:rsidRPr="00E07D2F" w:rsidRDefault="00870016" w:rsidP="00C109AF">
-[...10 lines deleted...]
-            <w:tcW w:w="2835" w:type="dxa"/>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="74A0EDB9" w14:textId="77777777" w:rsidR="00870016" w:rsidRPr="00E07D2F" w:rsidRDefault="00870016" w:rsidP="00C109AF">
-[...38 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>заочная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A24E17">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A24E17">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A24E17">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A24E17">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>44.03.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Педагогическое образование (с двумя профилями подготовки)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профили: «Математика», «Физика»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>очная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00976C3D">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00976C3D">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00976C3D">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00976C3D">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>44.03.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Педагогическое образование (с двумя профилями подготовки)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профили: «Безопасность жизнедеятельности», «Физическая культура»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>очная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00976C3D">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00976C3D">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00976C3D">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00976C3D">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>44.03.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Педагогическое образование</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профили: «Английский язык», «Немецкий язык»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>очная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00976C3D">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00976C3D">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00976C3D">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00976C3D">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>44.03.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Педагогическое образование (с двумя профилями подготовки)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профили: «Дошкольное образование», «Начальное образование»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>очная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00572290">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00572290">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00572290">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...105 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00870016" w:rsidRPr="00E07D2F" w14:paraId="6A27E53B" w14:textId="77777777" w:rsidTr="006F03D2">
-[...173 lines deleted...]
-              <w:t>65</w:t>
+      <w:tr w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>44.03.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Педагогическое образование (с двумя профилями подготовки)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профили: «История», «Обществознание»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>очная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00823EF7">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00823EF7">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00870016" w:rsidRPr="00E07D2F" w14:paraId="20B44181" w14:textId="77777777" w:rsidTr="006F03D2">
-[...173 lines deleted...]
-              <w:t>41</w:t>
+      <w:tr w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>44.03.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Педагогическое образование (с двумя профилями </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>подготовки)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профили</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>: «И</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>нформатика», «Информатизация образования</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">высшее образование – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>очная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC062B">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC062B">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC062B">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC062B">
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00870016" w:rsidRPr="00E07D2F" w14:paraId="531060C2" w14:textId="77777777" w:rsidTr="006F03D2">
-[...174 lines deleted...]
-              <w:t>97</w:t>
+      <w:tr w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>44.03.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Педагогическое образование (с двумя профилями подготовки)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профили: «Дошкольное образование», «Коррекционная педагогика»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>очная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC062B">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC062B">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC062B">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC062B">
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A421EB" w:rsidRPr="00E07D2F" w14:paraId="31F03FBD" w14:textId="77777777" w:rsidTr="006F03D2">
-[...202 lines deleted...]
-              <w:t>82</w:t>
+      <w:tr w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidTr="004C11F6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="315" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>44.03.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Педагогическое образование (с двумя профилями подготовки)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>профили: «Начальное образование», «Коррекционная педагогика»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="542" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>высшее образование – бакалавриат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="362" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRPr="004C11F6" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C11F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>очная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="587" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC062B">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="632" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC062B">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="633" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC062B">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="484" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F725FA" w:rsidRDefault="00F725FA" w:rsidP="00F725FA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC062B">
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A421EB" w:rsidRPr="00E07D2F" w14:paraId="5E672BB3" w14:textId="77777777" w:rsidTr="006F03D2">
-[...15860 lines deleted...]
-      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="1438184A" w14:textId="77777777" w:rsidR="000217C1" w:rsidRDefault="000217C1" w:rsidP="7FB90821">
+    <w:p w:rsidR="00167ACA" w:rsidRPr="004C11F6" w:rsidRDefault="00167ACA" w:rsidP="00D073AB">
       <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47089025" w14:textId="77777777" w:rsidR="00290A75" w:rsidRPr="00E07D2F" w:rsidRDefault="00290A75" w:rsidP="7FB90821">
-[...144 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:sectPr w:rsidR="00167ACA" w:rsidRPr="004C11F6" w:rsidSect="00690473">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
+      <w:pgMar w:top="794" w:right="567" w:bottom="454" w:left="567" w:header="454" w:footer="510" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00D8704B" w:rsidRDefault="00D8704B" w:rsidP="00464B54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00D8704B" w:rsidRDefault="00D8704B" w:rsidP="00464B54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...28 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-      <w:lvlJc w:val="left"/>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00D8704B" w:rsidRDefault="00D8704B" w:rsidP="00464B54">
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00D8704B" w:rsidRDefault="00D8704B" w:rsidP="00464B54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="349772715"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
-    </w:lvl>
-[...216 lines deleted...]
-</w:numbering>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w:rsidR="00464B54" w:rsidRPr="00806587" w:rsidRDefault="00464B54" w:rsidP="00806587">
+        <w:pPr>
+          <w:pStyle w:val="a8"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00464B54">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00464B54">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00464B54">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F725FA">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00464B54">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0DEC9E34"/>
-[...876 lines deleted...]
-    <w:rsid w:val="7FB90821"/>
+    <w:rsidRoot w:val="001C773D"/>
+    <w:rsid w:val="00055767"/>
+    <w:rsid w:val="000574CD"/>
+    <w:rsid w:val="0006731E"/>
+    <w:rsid w:val="000708B4"/>
+    <w:rsid w:val="000741CD"/>
+    <w:rsid w:val="000C5966"/>
+    <w:rsid w:val="000E75DB"/>
+    <w:rsid w:val="000F0730"/>
+    <w:rsid w:val="00106E93"/>
+    <w:rsid w:val="001136FE"/>
+    <w:rsid w:val="001152D4"/>
+    <w:rsid w:val="00120542"/>
+    <w:rsid w:val="001345D3"/>
+    <w:rsid w:val="00167536"/>
+    <w:rsid w:val="00167ACA"/>
+    <w:rsid w:val="0018505F"/>
+    <w:rsid w:val="001C773D"/>
+    <w:rsid w:val="001E6B51"/>
+    <w:rsid w:val="001E7678"/>
+    <w:rsid w:val="001F5224"/>
+    <w:rsid w:val="00213266"/>
+    <w:rsid w:val="002174A2"/>
+    <w:rsid w:val="00250BD1"/>
+    <w:rsid w:val="00261304"/>
+    <w:rsid w:val="0026175F"/>
+    <w:rsid w:val="00261A57"/>
+    <w:rsid w:val="00282CF0"/>
+    <w:rsid w:val="00291841"/>
+    <w:rsid w:val="00291929"/>
+    <w:rsid w:val="002B2BA8"/>
+    <w:rsid w:val="002D55BB"/>
+    <w:rsid w:val="002D5FE6"/>
+    <w:rsid w:val="002D62D4"/>
+    <w:rsid w:val="002F3B95"/>
+    <w:rsid w:val="00304556"/>
+    <w:rsid w:val="00306B50"/>
+    <w:rsid w:val="00310B94"/>
+    <w:rsid w:val="0031271A"/>
+    <w:rsid w:val="00315814"/>
+    <w:rsid w:val="00322005"/>
+    <w:rsid w:val="00326422"/>
+    <w:rsid w:val="00341E28"/>
+    <w:rsid w:val="003452C1"/>
+    <w:rsid w:val="00357F57"/>
+    <w:rsid w:val="0037118C"/>
+    <w:rsid w:val="003A049B"/>
+    <w:rsid w:val="003B0A9E"/>
+    <w:rsid w:val="003F2E32"/>
+    <w:rsid w:val="004138CE"/>
+    <w:rsid w:val="0042329B"/>
+    <w:rsid w:val="0042428C"/>
+    <w:rsid w:val="00433B1A"/>
+    <w:rsid w:val="00435E71"/>
+    <w:rsid w:val="004433E4"/>
+    <w:rsid w:val="00450675"/>
+    <w:rsid w:val="00462A27"/>
+    <w:rsid w:val="00464B54"/>
+    <w:rsid w:val="0047678F"/>
+    <w:rsid w:val="00477014"/>
+    <w:rsid w:val="0047732F"/>
+    <w:rsid w:val="00485988"/>
+    <w:rsid w:val="004C11F6"/>
+    <w:rsid w:val="004F069A"/>
+    <w:rsid w:val="00504783"/>
+    <w:rsid w:val="00522A56"/>
+    <w:rsid w:val="00525E4C"/>
+    <w:rsid w:val="00527AE9"/>
+    <w:rsid w:val="00546FA6"/>
+    <w:rsid w:val="00547565"/>
+    <w:rsid w:val="0057737F"/>
+    <w:rsid w:val="005833B5"/>
+    <w:rsid w:val="005A18C5"/>
+    <w:rsid w:val="005A3AAD"/>
+    <w:rsid w:val="005A4309"/>
+    <w:rsid w:val="005A48DF"/>
+    <w:rsid w:val="005D3111"/>
+    <w:rsid w:val="005E15BD"/>
+    <w:rsid w:val="005E4907"/>
+    <w:rsid w:val="005F163B"/>
+    <w:rsid w:val="00614909"/>
+    <w:rsid w:val="00632A5F"/>
+    <w:rsid w:val="00636A40"/>
+    <w:rsid w:val="00640143"/>
+    <w:rsid w:val="0064107F"/>
+    <w:rsid w:val="00643C77"/>
+    <w:rsid w:val="006506B1"/>
+    <w:rsid w:val="00657436"/>
+    <w:rsid w:val="00660EE8"/>
+    <w:rsid w:val="006678FA"/>
+    <w:rsid w:val="00690473"/>
+    <w:rsid w:val="00691E55"/>
+    <w:rsid w:val="006A3AFC"/>
+    <w:rsid w:val="006A4558"/>
+    <w:rsid w:val="006B508A"/>
+    <w:rsid w:val="006D1249"/>
+    <w:rsid w:val="006E3E46"/>
+    <w:rsid w:val="006F043A"/>
+    <w:rsid w:val="00706724"/>
+    <w:rsid w:val="0071125B"/>
+    <w:rsid w:val="0071463C"/>
+    <w:rsid w:val="00734EC9"/>
+    <w:rsid w:val="00751478"/>
+    <w:rsid w:val="00757E8B"/>
+    <w:rsid w:val="00791880"/>
+    <w:rsid w:val="007A345C"/>
+    <w:rsid w:val="007C06AB"/>
+    <w:rsid w:val="007C2B1F"/>
+    <w:rsid w:val="007D14D5"/>
+    <w:rsid w:val="007D7CAD"/>
+    <w:rsid w:val="00803DFC"/>
+    <w:rsid w:val="00806587"/>
+    <w:rsid w:val="008174C8"/>
+    <w:rsid w:val="008221A4"/>
+    <w:rsid w:val="008244C0"/>
+    <w:rsid w:val="0082539A"/>
+    <w:rsid w:val="00833D7D"/>
+    <w:rsid w:val="00837BCF"/>
+    <w:rsid w:val="0086039F"/>
+    <w:rsid w:val="00861231"/>
+    <w:rsid w:val="008622D3"/>
+    <w:rsid w:val="00865A94"/>
+    <w:rsid w:val="008671FC"/>
+    <w:rsid w:val="008775F1"/>
+    <w:rsid w:val="008C4DE5"/>
+    <w:rsid w:val="00926D08"/>
+    <w:rsid w:val="00952116"/>
+    <w:rsid w:val="0096360C"/>
+    <w:rsid w:val="00977E47"/>
+    <w:rsid w:val="00981BAB"/>
+    <w:rsid w:val="00983D7B"/>
+    <w:rsid w:val="00993898"/>
+    <w:rsid w:val="009A1EDB"/>
+    <w:rsid w:val="009A63A8"/>
+    <w:rsid w:val="009B4B73"/>
+    <w:rsid w:val="009C343E"/>
+    <w:rsid w:val="009C4470"/>
+    <w:rsid w:val="009D2325"/>
+    <w:rsid w:val="009D3417"/>
+    <w:rsid w:val="009E1F7C"/>
+    <w:rsid w:val="009E7745"/>
+    <w:rsid w:val="00A05E69"/>
+    <w:rsid w:val="00A07D97"/>
+    <w:rsid w:val="00A12891"/>
+    <w:rsid w:val="00A6686F"/>
+    <w:rsid w:val="00A80763"/>
+    <w:rsid w:val="00A81425"/>
+    <w:rsid w:val="00AA0331"/>
+    <w:rsid w:val="00AC4E4F"/>
+    <w:rsid w:val="00AC5A7E"/>
+    <w:rsid w:val="00AD7164"/>
+    <w:rsid w:val="00AE5442"/>
+    <w:rsid w:val="00AE66B6"/>
+    <w:rsid w:val="00B10E9E"/>
+    <w:rsid w:val="00B1157C"/>
+    <w:rsid w:val="00B16AB2"/>
+    <w:rsid w:val="00B23E83"/>
+    <w:rsid w:val="00B24E45"/>
+    <w:rsid w:val="00B43FDB"/>
+    <w:rsid w:val="00B46414"/>
+    <w:rsid w:val="00B47096"/>
+    <w:rsid w:val="00B612D2"/>
+    <w:rsid w:val="00B72CCF"/>
+    <w:rsid w:val="00B93F47"/>
+    <w:rsid w:val="00BB48BE"/>
+    <w:rsid w:val="00BC77D9"/>
+    <w:rsid w:val="00BF3E6B"/>
+    <w:rsid w:val="00BF5828"/>
+    <w:rsid w:val="00C04D54"/>
+    <w:rsid w:val="00C04E40"/>
+    <w:rsid w:val="00C1578A"/>
+    <w:rsid w:val="00C61609"/>
+    <w:rsid w:val="00C714A8"/>
+    <w:rsid w:val="00C91580"/>
+    <w:rsid w:val="00C92947"/>
+    <w:rsid w:val="00CA0CF3"/>
+    <w:rsid w:val="00CA1736"/>
+    <w:rsid w:val="00CD09EA"/>
+    <w:rsid w:val="00CE2D8B"/>
+    <w:rsid w:val="00CF4A91"/>
+    <w:rsid w:val="00D05D3A"/>
+    <w:rsid w:val="00D066FE"/>
+    <w:rsid w:val="00D073AB"/>
+    <w:rsid w:val="00D145CC"/>
+    <w:rsid w:val="00D15B3F"/>
+    <w:rsid w:val="00D31CDD"/>
+    <w:rsid w:val="00D73595"/>
+    <w:rsid w:val="00D74045"/>
+    <w:rsid w:val="00D83D3E"/>
+    <w:rsid w:val="00D8704B"/>
+    <w:rsid w:val="00D903E7"/>
+    <w:rsid w:val="00DA5BF1"/>
+    <w:rsid w:val="00DC79C5"/>
+    <w:rsid w:val="00DD1BA6"/>
+    <w:rsid w:val="00DE0633"/>
+    <w:rsid w:val="00DE13D0"/>
+    <w:rsid w:val="00DF464F"/>
+    <w:rsid w:val="00E05E5F"/>
+    <w:rsid w:val="00E162C1"/>
+    <w:rsid w:val="00E22B3F"/>
+    <w:rsid w:val="00E377E9"/>
+    <w:rsid w:val="00E562E3"/>
+    <w:rsid w:val="00E56700"/>
+    <w:rsid w:val="00E737BB"/>
+    <w:rsid w:val="00E77906"/>
+    <w:rsid w:val="00E8004D"/>
+    <w:rsid w:val="00E84889"/>
+    <w:rsid w:val="00EA02AE"/>
+    <w:rsid w:val="00EA3407"/>
+    <w:rsid w:val="00EB156A"/>
+    <w:rsid w:val="00EC4C6C"/>
+    <w:rsid w:val="00ED09D6"/>
+    <w:rsid w:val="00ED1B5D"/>
+    <w:rsid w:val="00EE6ABE"/>
+    <w:rsid w:val="00EF180C"/>
+    <w:rsid w:val="00EF192D"/>
+    <w:rsid w:val="00EF1E86"/>
+    <w:rsid w:val="00F0662C"/>
+    <w:rsid w:val="00F15C17"/>
+    <w:rsid w:val="00F50936"/>
+    <w:rsid w:val="00F725FA"/>
+    <w:rsid w:val="00F73011"/>
+    <w:rsid w:val="00F7399C"/>
+    <w:rsid w:val="00F740A7"/>
+    <w:rsid w:val="00F759B0"/>
+    <w:rsid w:val="00F86135"/>
+    <w:rsid w:val="00F901DE"/>
+    <w:rsid w:val="00FB2D87"/>
+    <w:rsid w:val="00FE3CE0"/>
+    <w:rsid w:val="00FF0ED5"/>
+    <w:rsid w:val="00FF48EC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="60004B09"/>
-  <w15:docId w15:val="{38A8C06D-A101-4F88-995B-E7B30381DF89}"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{19D7E791-451D-4DD0-984E-B1966ED79E7F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -19715,300 +7799,432 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007835A4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00304556"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C773D"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
-[...16 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001C773D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="1">
-[...19 lines deleted...]
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006262A3"/>
+    <w:rsid w:val="001C773D"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C773D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006678FA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006262A3"/>
+    <w:rsid w:val="006678FA"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="a7">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00167ACA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00464B54"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00464B54"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00464B54"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00464B54"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00304556"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
-    <w:div w:id="116148778">
+    <w:div w:id="1080441219">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1230072147">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -20121,82 +8337,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39465828-56CC-4D23-A4C6-0F5644904F35}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3B2BB5C-D028-4F65-A14D-EC6DFA383980}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>5329</Characters>
+  <Pages>3</Pages>
+  <Words>651</Words>
+  <Characters>3713</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6251</CharactersWithSpaces>
+  <CharactersWithSpaces>4356</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Лоскутов Эдуард Вадимович</dc:creator>
+  <dc:creator>Никитина Татьяна Ивановна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>