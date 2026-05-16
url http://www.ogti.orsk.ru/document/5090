--- v3 (2026-04-01)
+++ v4 (2026-05-16)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="3EE1BC31" w14:textId="5C635A69" w:rsidR="006B212D" w:rsidRPr="00A622FB" w:rsidRDefault="005B30C9" w:rsidP="006B212D">
+    <w:p w14:paraId="3EE1BC31" w14:textId="0F181284" w:rsidR="006B212D" w:rsidRPr="00A622FB" w:rsidRDefault="005B30C9" w:rsidP="006B212D">
       <w:pPr>
         <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A622FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Информация </w:t>
       </w:r>
       <w:r w:rsidR="006B212D" w:rsidRPr="00A622FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -87,60 +87,71 @@
         </w:rPr>
         <w:t xml:space="preserve"> (по состоянию на </w:t>
       </w:r>
       <w:r w:rsidR="000A5A25" w:rsidRPr="00A622FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>01</w:t>
       </w:r>
       <w:r w:rsidR="006B212D" w:rsidRPr="00A622FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A11F40">
+      <w:r w:rsidR="001647FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>марта</w:t>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidR="003526E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ая</w:t>
       </w:r>
       <w:r w:rsidR="00EC46B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B212D" w:rsidRPr="00A622FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00D92097" w:rsidRPr="00A622FB">
         <w:rPr>
@@ -181,59 +192,59 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>года)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14554" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="833"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1272"/>
+        <w:gridCol w:w="803"/>
+        <w:gridCol w:w="4594"/>
+        <w:gridCol w:w="1688"/>
+        <w:gridCol w:w="940"/>
+        <w:gridCol w:w="1519"/>
+        <w:gridCol w:w="1214"/>
+        <w:gridCol w:w="1056"/>
+        <w:gridCol w:w="1483"/>
+        <w:gridCol w:w="1257"/>
       </w:tblGrid>
       <w:tr w:rsidR="005043D5" w:rsidRPr="005043D5" w14:paraId="72781556" w14:textId="77777777" w:rsidTr="0097256E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74FD7638" w14:textId="77777777" w:rsidR="00601239" w:rsidRPr="005043D5" w:rsidRDefault="00601239" w:rsidP="005B30C9">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
@@ -947,121 +958,121 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C364C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EBE52BC" w14:textId="77777777" w:rsidR="00601239" w:rsidRPr="00C364C5" w:rsidRDefault="00C364C5" w:rsidP="00071626">
+          <w:p w14:paraId="5EBE52BC" w14:textId="07B88079" w:rsidR="00601239" w:rsidRPr="00C364C5" w:rsidRDefault="00C364C5" w:rsidP="003224F6">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C364C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00071626">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="003224F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4678E6B0" w14:textId="77777777" w:rsidR="00601239" w:rsidRPr="00C364C5" w:rsidRDefault="00377EB2" w:rsidP="00071626">
+          <w:p w14:paraId="4678E6B0" w14:textId="4DBBC6F9" w:rsidR="00601239" w:rsidRPr="00C364C5" w:rsidRDefault="00377EB2" w:rsidP="003224F6">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C364C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="003B46F3" w:rsidRPr="00C364C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00071626">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="003224F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005043D5" w:rsidRPr="005043D5" w14:paraId="3F4ADAD5" w14:textId="77777777" w:rsidTr="0097256E">
         <w:trPr>
           <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E415071" w14:textId="77777777" w:rsidR="00601239" w:rsidRPr="005043D5" w:rsidRDefault="00601239" w:rsidP="005B30C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -1450,75 +1461,75 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>очная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="340FB6A5" w14:textId="6F084B44" w:rsidR="00601239" w:rsidRPr="00C364C5" w:rsidRDefault="00071626" w:rsidP="00D27E7F">
+          <w:p w14:paraId="340FB6A5" w14:textId="51B41295" w:rsidR="00601239" w:rsidRPr="00C364C5" w:rsidRDefault="00071626" w:rsidP="003224F6">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00CC1049">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="003224F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59DEA8DD" w14:textId="77777777" w:rsidR="00601239" w:rsidRPr="00C364C5" w:rsidRDefault="00601239" w:rsidP="005B30C9">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
@@ -1584,75 +1595,75 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C364C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71C9AC60" w14:textId="263EE1CA" w:rsidR="00601239" w:rsidRPr="00C364C5" w:rsidRDefault="00652D6E" w:rsidP="00071626">
+          <w:p w14:paraId="71C9AC60" w14:textId="37953CC6" w:rsidR="00601239" w:rsidRPr="00C364C5" w:rsidRDefault="00652D6E" w:rsidP="003224F6">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C364C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00CC1049">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="003224F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005043D5" w:rsidRPr="005043D5" w14:paraId="3E6CD9A5" w14:textId="77777777" w:rsidTr="0097256E">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="117C514C" w14:textId="77777777" w:rsidR="00601239" w:rsidRPr="005043D5" w:rsidRDefault="00601239" w:rsidP="005B30C9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -2662,198 +2673,198 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>очная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00BDA481" w14:textId="77777777" w:rsidR="003F29E8" w:rsidRPr="00C364C5" w:rsidRDefault="00652D6E" w:rsidP="003F29E8">
+          <w:p w14:paraId="00BDA481" w14:textId="3BC16169" w:rsidR="003F29E8" w:rsidRPr="00C364C5" w:rsidRDefault="003224F6" w:rsidP="003F29E8">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="065C8EDB" w14:textId="77777777" w:rsidR="003F29E8" w:rsidRPr="00C364C5" w:rsidRDefault="003F29E8" w:rsidP="003F29E8">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C364C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>11</w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="065C8EDB" w14:textId="77777777" w:rsidR="003F29E8" w:rsidRPr="00C364C5" w:rsidRDefault="003F29E8" w:rsidP="003F29E8">
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E11E8F" w14:textId="77777777" w:rsidR="003F29E8" w:rsidRPr="00C364C5" w:rsidRDefault="003F29E8" w:rsidP="003F29E8">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C364C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1056" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="27E11E8F" w14:textId="77777777" w:rsidR="003F29E8" w:rsidRPr="00C364C5" w:rsidRDefault="003F29E8" w:rsidP="003F29E8">
+            <w:tcW w:w="1483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="025E1F5D" w14:textId="77777777" w:rsidR="003F29E8" w:rsidRPr="00C364C5" w:rsidRDefault="00652D6E" w:rsidP="003F29E8">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C364C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="025E1F5D" w14:textId="77777777" w:rsidR="003F29E8" w:rsidRPr="00C364C5" w:rsidRDefault="00652D6E" w:rsidP="003F29E8">
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FE5EAF1" w14:textId="4058C867" w:rsidR="003F29E8" w:rsidRPr="00C364C5" w:rsidRDefault="00652D6E" w:rsidP="003224F6">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C364C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-          </w:p>
-[...35 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="003224F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F29E8" w:rsidRPr="005043D5" w14:paraId="7EB95465" w14:textId="77777777" w:rsidTr="0097256E">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7383BFAF" w14:textId="77777777" w:rsidR="003F29E8" w:rsidRPr="005043D5" w:rsidRDefault="003F29E8" w:rsidP="003F29E8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
@@ -3249,75 +3260,75 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>очная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C896055" w14:textId="77777777" w:rsidR="00547897" w:rsidRPr="00C364C5" w:rsidRDefault="002119B3" w:rsidP="00962434">
+          <w:p w14:paraId="7C896055" w14:textId="6E59FC20" w:rsidR="00547897" w:rsidRPr="00C364C5" w:rsidRDefault="002119B3" w:rsidP="003224F6">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C364C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00962434" w:rsidRPr="00C364C5">
-[...5 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidR="003224F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D418601" w14:textId="77777777" w:rsidR="00547897" w:rsidRPr="00C364C5" w:rsidRDefault="00547897" w:rsidP="00547897">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C364C5">
@@ -3380,75 +3391,75 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35F2A073" w14:textId="77777777" w:rsidR="00547897" w:rsidRPr="00C364C5" w:rsidRDefault="002119B3" w:rsidP="00981351">
+          <w:p w14:paraId="35F2A073" w14:textId="2795C9F2" w:rsidR="00547897" w:rsidRPr="00C364C5" w:rsidRDefault="002119B3" w:rsidP="003224F6">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C364C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00981351">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="003224F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00547897" w:rsidRPr="005043D5" w14:paraId="00843A66" w14:textId="77777777" w:rsidTr="0097256E">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="475425A2" w14:textId="77777777" w:rsidR="00547897" w:rsidRPr="005043D5" w:rsidRDefault="00547897" w:rsidP="00547897">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
@@ -4303,51 +4314,50 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F7CA5F8" w14:textId="77777777" w:rsidR="00C64A62" w:rsidRPr="003771D0" w:rsidRDefault="00C64A62" w:rsidP="00C64A62">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>40.02.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4594" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BF7CFB2" w14:textId="77777777" w:rsidR="00C64A62" w:rsidRPr="003771D0" w:rsidRDefault="00C64A62" w:rsidP="00C64A62">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -4517,113 +4527,113 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C364C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF3D691" w14:textId="77777777" w:rsidR="00C64A62" w:rsidRPr="00C364C5" w:rsidRDefault="009F22C7" w:rsidP="00981351">
+          <w:p w14:paraId="0EF3D691" w14:textId="65AE4A89" w:rsidR="00C64A62" w:rsidRPr="00C364C5" w:rsidRDefault="009F22C7" w:rsidP="003224F6">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C364C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00981351">
-[...5 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="003224F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B7B2303" w14:textId="77777777" w:rsidR="00C64A62" w:rsidRPr="00C364C5" w:rsidRDefault="009F22C7" w:rsidP="00981351">
+          <w:p w14:paraId="3B7B2303" w14:textId="266343F8" w:rsidR="00C64A62" w:rsidRPr="00C364C5" w:rsidRDefault="009F22C7" w:rsidP="00981351">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C364C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00981351">
-[...5 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="003224F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C64A62" w:rsidRPr="005043D5" w14:paraId="20FCB649" w14:textId="77777777" w:rsidTr="00DE1235">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FAD8BD6" w14:textId="77777777" w:rsidR="00C64A62" w:rsidRPr="005043D5" w:rsidRDefault="00C64A62" w:rsidP="00C64A62">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:b/>
@@ -5513,53 +5523,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4594" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36CE4F96" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00BA3BBE" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+            <w:r w:rsidRPr="003224F6">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Дошкольное образование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1688" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23CFF234" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -5606,198 +5616,198 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>очная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="316E6A72" w14:textId="082D68EB" w:rsidR="00BA3BBE" w:rsidRPr="00C364C5" w:rsidRDefault="00CC1049" w:rsidP="00BA3BBE">
+          <w:p w14:paraId="316E6A72" w14:textId="51E0F83F" w:rsidR="00BA3BBE" w:rsidRPr="00C364C5" w:rsidRDefault="00CC1049" w:rsidP="003224F6">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="003224F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F66F27" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00C364C5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C364C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50131FE8" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00C364C5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C364C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08BBE120" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00C364C5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C364C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AB833EF" w14:textId="09FF4F1F" w:rsidR="00BA3BBE" w:rsidRPr="00C364C5" w:rsidRDefault="003224F6" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t>19</w:t>
-            </w:r>
-[...129 lines deleted...]
-              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w14:paraId="66B951B4" w14:textId="77777777" w:rsidTr="00DE1235">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A45D935" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:b/>
@@ -6183,126 +6193,138 @@
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75047C87" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>высшее образование - бакалавриат</w:t>
-            </w:r>
+              <w:t xml:space="preserve">высшее образование - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005043D5">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="482A4C7D" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>очная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19C54495" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005E1D86" w:rsidRDefault="0014481D" w:rsidP="00DA0CE5">
+          <w:p w14:paraId="19C54495" w14:textId="24EFD1D0" w:rsidR="00BA3BBE" w:rsidRPr="005E1D86" w:rsidRDefault="0014481D" w:rsidP="00F56E6D">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1D86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00DA0CE5">
-[...5 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidR="00F56E6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FE4D48E" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005E1D86" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1D86">
@@ -6365,75 +6387,75 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1D86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="773B5125" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005E1D86" w:rsidRDefault="0014481D" w:rsidP="00DA0CE5">
+          <w:p w14:paraId="773B5125" w14:textId="7D84A133" w:rsidR="00BA3BBE" w:rsidRPr="005E1D86" w:rsidRDefault="0014481D" w:rsidP="00F56E6D">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1D86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00DA0CE5">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00F56E6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w14:paraId="3BE85ECA" w14:textId="77777777" w:rsidTr="0097256E">
         <w:trPr>
           <w:trHeight w:val="825"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09427F59" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -6614,113 +6636,113 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1D86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70ECFB85" w14:textId="18D468E5" w:rsidR="00BA3BBE" w:rsidRPr="005E1D86" w:rsidRDefault="0014481D" w:rsidP="00071626">
+          <w:p w14:paraId="70ECFB85" w14:textId="1B0DDD17" w:rsidR="00BA3BBE" w:rsidRPr="005E1D86" w:rsidRDefault="0014481D" w:rsidP="00F56E6D">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1D86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="000C050D">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00F56E6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E7A10EE" w14:textId="5CC28BE8" w:rsidR="00BA3BBE" w:rsidRPr="005E1D86" w:rsidRDefault="0014481D" w:rsidP="00071626">
+          <w:p w14:paraId="4E7A10EE" w14:textId="36902524" w:rsidR="00BA3BBE" w:rsidRPr="005E1D86" w:rsidRDefault="0014481D" w:rsidP="00F56E6D">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1D86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="000C050D">
-[...5 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidR="00F56E6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w14:paraId="6407CBF0" w14:textId="77777777" w:rsidTr="0097256E">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C894D8A" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
@@ -6836,52 +6858,64 @@
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B01E439" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>высшее образование - бакалавриат</w:t>
-            </w:r>
+              <w:t xml:space="preserve">высшее образование - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005043D5">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="629D2331" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -7158,67 +7192,75 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>заочная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="310AC625" w14:textId="14B2E9BE" w:rsidR="00BA3BBE" w:rsidRPr="005E1D86" w:rsidRDefault="000C050D" w:rsidP="00071626">
+          <w:p w14:paraId="310AC625" w14:textId="02ADE59E" w:rsidR="00BA3BBE" w:rsidRPr="005E1D86" w:rsidRDefault="000C050D" w:rsidP="00F56E6D">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F56E6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05603623" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005E1D86" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1D86">
@@ -7251,122 +7293,122 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1D86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25AB30F0" w14:textId="46960515" w:rsidR="00BA3BBE" w:rsidRPr="005E1D86" w:rsidRDefault="0014481D" w:rsidP="00071626">
+          <w:p w14:paraId="25AB30F0" w14:textId="34E31430" w:rsidR="00BA3BBE" w:rsidRPr="005E1D86" w:rsidRDefault="0014481D" w:rsidP="00F56E6D">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E1D86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="000C050D">
-[...5 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="00F56E6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00BA3BBE" w:rsidRPr="005E1D86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33813D22" w14:textId="367771F5" w:rsidR="00BA3BBE" w:rsidRPr="00C364C5" w:rsidRDefault="00071626" w:rsidP="00BA3BBE">
+          <w:p w14:paraId="33813D22" w14:textId="033586CA" w:rsidR="00BA3BBE" w:rsidRPr="00C364C5" w:rsidRDefault="00F56E6D" w:rsidP="00F56E6D">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00071626">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00071626" w:rsidRPr="00071626">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w14:paraId="6CBD132F" w14:textId="77777777" w:rsidTr="0097256E">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="743E440D" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
@@ -7482,265 +7524,269 @@
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3ED39D8E" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>высшее образование - бакалавриат</w:t>
-            </w:r>
+              <w:t xml:space="preserve">высшее образование - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005043D5">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="575025C7" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>очная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38C6314A" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00B033D8" w:rsidRDefault="00BA3BBE" w:rsidP="005D75C7">
+          <w:p w14:paraId="38C6314A" w14:textId="79992279" w:rsidR="00BA3BBE" w:rsidRPr="00B033D8" w:rsidRDefault="00EE17A1" w:rsidP="005D75C7">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA3BBE" w:rsidRPr="00B033D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>/1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="265DB03D" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00B033D8" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B033D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="733ECB28" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00B033D8" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B033D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B04A3CF" w14:textId="19C5ED81" w:rsidR="00BA3BBE" w:rsidRPr="00B033D8" w:rsidRDefault="000C050D" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C0D13CB" w14:textId="76460AC9" w:rsidR="00BA3BBE" w:rsidRPr="00B033D8" w:rsidRDefault="005D75C7" w:rsidP="00F56E6D">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="005D75C7">
-[...100 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00EE17A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
-            </w:r>
-[...36 lines deleted...]
-              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w14:paraId="6D474F47" w14:textId="77777777" w:rsidTr="0097256E">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C95D402" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -7828,222 +7874,238 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>заочная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D121ACA" w14:textId="41DB3B8E" w:rsidR="00BA3BBE" w:rsidRPr="008627E8" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="008627E8">
+          <w:p w14:paraId="7D121ACA" w14:textId="41DB3B8E" w:rsidR="00BA3BBE" w:rsidRPr="00F630FE" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F630FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="000C050D">
+            <w:r w:rsidR="000C050D" w:rsidRPr="00F630FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9AA5E7" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="008627E8" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="008627E8">
+          <w:p w14:paraId="3A9AA5E7" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00F630FE" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F630FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59DB65C2" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="008627E8" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="008627E8">
+          <w:p w14:paraId="59DB65C2" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00F630FE" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F630FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50DBB152" w14:textId="412089EF" w:rsidR="00BA3BBE" w:rsidRPr="008627E8" w:rsidRDefault="0014481D" w:rsidP="005D75C7">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="008627E8">
+          <w:p w14:paraId="50DBB152" w14:textId="163379BC" w:rsidR="00BA3BBE" w:rsidRPr="00F630FE" w:rsidRDefault="0014481D" w:rsidP="00F56E6D">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F630FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="000C050D">
-[...7 lines deleted...]
-            <w:r w:rsidR="00BA3BBE" w:rsidRPr="008627E8">
+            <w:r w:rsidR="000C050D" w:rsidRPr="00F630FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00F56E6D" w:rsidRPr="00F630FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA3BBE" w:rsidRPr="00F630FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="172E7B92" w14:textId="59FBC1F5" w:rsidR="00BA3BBE" w:rsidRPr="008627E8" w:rsidRDefault="00BA3BBE" w:rsidP="005D75C7">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="008627E8">
+          <w:p w14:paraId="172E7B92" w14:textId="3F442875" w:rsidR="00BA3BBE" w:rsidRPr="00F630FE" w:rsidRDefault="00BA3BBE" w:rsidP="00F56E6D">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F630FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="000C050D">
-[...5 lines deleted...]
-              <w:t>52</w:t>
+            <w:r w:rsidR="000C050D" w:rsidRPr="00F630FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00F56E6D" w:rsidRPr="00F630FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w14:paraId="2B67BAEC" w14:textId="77777777" w:rsidTr="00A33350">
         <w:trPr>
           <w:trHeight w:val="497"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63B93C52" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
@@ -8159,235 +8221,247 @@
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1517084A" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>высшее образование - бакалавриат</w:t>
-            </w:r>
+              <w:t xml:space="preserve">высшее образование - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005043D5">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FA5BEB9" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>очная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04929B43" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="008627E8" w:rsidRDefault="0014481D" w:rsidP="00BA3BBE">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="008627E8">
+          <w:p w14:paraId="04929B43" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00A2649E" w:rsidRDefault="0014481D" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2649E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="075AFF38" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="008627E8" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="008627E8">
+          <w:p w14:paraId="075AFF38" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00A2649E" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2649E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48FDC712" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="008627E8" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="008627E8">
+          <w:p w14:paraId="48FDC712" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00A2649E" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2649E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ACAD6D1" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="008627E8" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="008627E8">
+          <w:p w14:paraId="4ACAD6D1" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00A2649E" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2649E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="629FE6D7" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="008627E8" w:rsidRDefault="0014481D" w:rsidP="00BA3BBE">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="008627E8">
+          <w:p w14:paraId="629FE6D7" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00A2649E" w:rsidRDefault="0014481D" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2649E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w14:paraId="65420836" w14:textId="77777777" w:rsidTr="0097256E">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -8481,206 +8555,198 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>заочная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0AD671" w14:textId="5A880B35" w:rsidR="00BA3BBE" w:rsidRPr="008627E8" w:rsidRDefault="00BA3BBE" w:rsidP="0014481D">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="008627E8">
+          <w:p w14:paraId="1E0AD671" w14:textId="63B217CA" w:rsidR="00BA3BBE" w:rsidRPr="00A2649E" w:rsidRDefault="00F56E6D" w:rsidP="0014481D">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2649E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D15E5B" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00A2649E" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2649E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1D9078" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00A2649E" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2649E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="583C030A" w14:textId="3590EEB9" w:rsidR="00BA3BBE" w:rsidRPr="00A2649E" w:rsidRDefault="000C050D" w:rsidP="00F56E6D">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2649E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="000C050D">
-[...98 lines deleted...]
-              <w:t>190</w:t>
+            <w:r w:rsidR="00F56E6D" w:rsidRPr="00A2649E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="114D805C" w14:textId="35BCEC4F" w:rsidR="00BA3BBE" w:rsidRPr="008627E8" w:rsidRDefault="0014481D" w:rsidP="005D75C7">
-[...23 lines deleted...]
-              <w:t>00</w:t>
+          <w:p w14:paraId="114D805C" w14:textId="1A19D028" w:rsidR="00BA3BBE" w:rsidRPr="00A2649E" w:rsidRDefault="00F56E6D" w:rsidP="005D75C7">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2649E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>196</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w14:paraId="27E24124" w14:textId="77777777" w:rsidTr="0097256E">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3141E1B3" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
@@ -8784,235 +8850,247 @@
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09A02AB7" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00F65743" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F65743">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>высшее образование - бакалавриат</w:t>
-            </w:r>
+              <w:t xml:space="preserve">высшее образование - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F65743">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60935930" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00F65743" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F65743">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>очная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD174CF" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="008627E8" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="008627E8">
+          <w:p w14:paraId="0FD174CF" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00A2649E" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2649E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="717AF207" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="008627E8" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="008627E8">
+          <w:p w14:paraId="717AF207" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00A2649E" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2649E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14A3E5AA" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="008627E8" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="008627E8">
+          <w:p w14:paraId="14A3E5AA" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00A2649E" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2649E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EAE6C9E" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="008627E8" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="008627E8">
+          <w:p w14:paraId="6EAE6C9E" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00A2649E" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2649E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3489DCA4" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="008627E8" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="008627E8">
+          <w:p w14:paraId="3489DCA4" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00A2649E" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2649E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w14:paraId="41928F88" w14:textId="77777777" w:rsidTr="0097256E">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -9106,190 +9184,206 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F65743">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>заочная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53E0A373" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="008627E8" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="008627E8">
+          <w:p w14:paraId="53E0A373" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00A2649E" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2649E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BEB6185" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="008627E8" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="008627E8">
+          <w:p w14:paraId="6BEB6185" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00A2649E" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2649E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="400916FD" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="008627E8" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="008627E8">
+          <w:p w14:paraId="400916FD" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00A2649E" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2649E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37C3C280" w14:textId="328D495D" w:rsidR="00BA3BBE" w:rsidRPr="008627E8" w:rsidRDefault="004B34AE" w:rsidP="005D75C7">
-[...15 lines deleted...]
-              <w:t>59</w:t>
+          <w:p w14:paraId="37C3C280" w14:textId="7488335A" w:rsidR="00BA3BBE" w:rsidRPr="00A2649E" w:rsidRDefault="004B34AE" w:rsidP="00F56E6D">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2649E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00F56E6D" w:rsidRPr="00A2649E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C097320" w14:textId="6A19A814" w:rsidR="00BA3BBE" w:rsidRPr="008627E8" w:rsidRDefault="004B34AE" w:rsidP="005D75C7">
-[...15 lines deleted...]
-              <w:t>59</w:t>
+          <w:p w14:paraId="6C097320" w14:textId="7AA82D7D" w:rsidR="00BA3BBE" w:rsidRPr="00A2649E" w:rsidRDefault="004B34AE" w:rsidP="00F56E6D">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2649E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00F56E6D" w:rsidRPr="00A2649E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w14:paraId="7F2A95C6" w14:textId="77777777" w:rsidTr="00F65743">
         <w:trPr>
           <w:trHeight w:val="874"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E992674" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -9402,52 +9496,64 @@
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2638C5BF" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00F65743" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F65743">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>высшее образование - бакалавриат</w:t>
-            </w:r>
+              <w:t xml:space="preserve">высшее образование - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F65743">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B06EAC1" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00F65743" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F65743">
@@ -9687,51 +9793,50 @@
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Экономика</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="662864E9" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>профиль Экономика предприятий и организаций</w:t>
             </w:r>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
@@ -9744,53 +9849,64 @@
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36B4236D" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">высшее образование - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005043D5">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37BFCBD7" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
@@ -9893,104 +10009,120 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D079F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EABD838" w14:textId="4A1CEA59" w:rsidR="00BA3BBE" w:rsidRPr="00D079F1" w:rsidRDefault="00ED1512" w:rsidP="00D079F1">
+          <w:p w14:paraId="2EABD838" w14:textId="1BEF63B1" w:rsidR="00BA3BBE" w:rsidRPr="00D079F1" w:rsidRDefault="00ED1512" w:rsidP="00EA5FC6">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>34</w:t>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA5FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00BA3BBE" w:rsidRPr="00D079F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1192A2DB" w14:textId="085D9EB0" w:rsidR="00BA3BBE" w:rsidRPr="00D079F1" w:rsidRDefault="00ED1512" w:rsidP="00BA3BBE">
+          <w:p w14:paraId="1192A2DB" w14:textId="56E5A62F" w:rsidR="00BA3BBE" w:rsidRPr="00D079F1" w:rsidRDefault="00ED1512" w:rsidP="00EA5FC6">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>34</w:t>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA5FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w14:paraId="1133414B" w14:textId="77777777" w:rsidTr="001F3B15">
         <w:trPr>
           <w:trHeight w:val="821"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27A092FD" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -10093,52 +10225,64 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17AEE6DF" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>высшее образование - бакалавриат</w:t>
-            </w:r>
+              <w:t xml:space="preserve">высшее образование - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005043D5">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BDBB4A8" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
@@ -10241,112 +10385,112 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D079F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29AE1EF9" w14:textId="5436C0FA" w:rsidR="00BA3BBE" w:rsidRPr="00D079F1" w:rsidRDefault="00F65743" w:rsidP="00A2393D">
+          <w:p w14:paraId="29AE1EF9" w14:textId="0B303325" w:rsidR="00BA3BBE" w:rsidRPr="00D079F1" w:rsidRDefault="00F65743" w:rsidP="00F56E6D">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D079F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00ED1512">
-[...5 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidR="00F56E6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17E6ED88" w14:textId="3D9FC55D" w:rsidR="00BA3BBE" w:rsidRPr="00D079F1" w:rsidRDefault="00F65743" w:rsidP="005D75C7">
+          <w:p w14:paraId="17E6ED88" w14:textId="12F3897E" w:rsidR="00BA3BBE" w:rsidRPr="00D079F1" w:rsidRDefault="00F65743" w:rsidP="00F56E6D">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D079F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00ED1512">
-[...5 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidR="00F56E6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w14:paraId="7451AF1F" w14:textId="77777777" w:rsidTr="001F3B15">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="765C8746" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:b/>
@@ -10450,52 +10594,64 @@
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6780D587" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>высшее образование - бакалавриат</w:t>
-            </w:r>
+              <w:t xml:space="preserve">высшее образование - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005043D5">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="548C96C6" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
@@ -10593,113 +10749,113 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D079F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="657FCD31" w14:textId="3CDB1D5A" w:rsidR="00BA3BBE" w:rsidRPr="00D079F1" w:rsidRDefault="001F3B15" w:rsidP="00BA3BBE">
+          <w:p w14:paraId="657FCD31" w14:textId="04E58F45" w:rsidR="00BA3BBE" w:rsidRPr="00D079F1" w:rsidRDefault="001F3B15" w:rsidP="00EA5FC6">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D079F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00ED1512">
-[...5 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="00EA5FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72EFCB28" w14:textId="0D0E8F41" w:rsidR="00BA3BBE" w:rsidRPr="00D079F1" w:rsidRDefault="001F3B15" w:rsidP="00BA3BBE">
+          <w:p w14:paraId="72EFCB28" w14:textId="6295C61D" w:rsidR="00BA3BBE" w:rsidRPr="00D079F1" w:rsidRDefault="001F3B15" w:rsidP="00EA5FC6">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D079F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00ED1512">
-[...5 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="00EA5FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w14:paraId="3C33578B" w14:textId="77777777" w:rsidTr="00DE1235">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CB8202F" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:b/>
                 <w:bCs/>
@@ -10887,81 +11043,81 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D079F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9DB024" w14:textId="6181BC2F" w:rsidR="00BA3BBE" w:rsidRPr="00D079F1" w:rsidRDefault="00ED1512" w:rsidP="005B68FD">
+          <w:p w14:paraId="7C9DB024" w14:textId="41C61E02" w:rsidR="00BA3BBE" w:rsidRPr="00D079F1" w:rsidRDefault="00EA5FC6" w:rsidP="005B68FD">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="487B45D8" w14:textId="57FCAF37" w:rsidR="00BA3BBE" w:rsidRPr="00D079F1" w:rsidRDefault="00ED1512" w:rsidP="005B68FD">
+          <w:p w14:paraId="487B45D8" w14:textId="39E5276D" w:rsidR="00BA3BBE" w:rsidRPr="00D079F1" w:rsidRDefault="00EA5FC6" w:rsidP="005B68FD">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="00536073" w14:paraId="2C20330D" w14:textId="77777777" w:rsidTr="0097256E">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
@@ -11073,52 +11229,64 @@
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D71C94E" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>высшее образование - бакалавриат</w:t>
-            </w:r>
+              <w:t xml:space="preserve">высшее образование - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005043D5">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61447F5D" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -11504,97 +11672,105 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A5431">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="266025D4" w14:textId="4302507D" w:rsidR="00BA3BBE" w:rsidRPr="001A5431" w:rsidRDefault="00655391" w:rsidP="00BA3BBE">
+          <w:p w14:paraId="266025D4" w14:textId="7FCFBD45" w:rsidR="00BA3BBE" w:rsidRPr="001A5431" w:rsidRDefault="00655391" w:rsidP="00F56E6D">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F56E6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51980C2F" w14:textId="09047B83" w:rsidR="00BA3BBE" w:rsidRPr="001A5431" w:rsidRDefault="00655391" w:rsidP="005D75C7">
+          <w:p w14:paraId="51980C2F" w14:textId="5D8C59B4" w:rsidR="00BA3BBE" w:rsidRPr="001A5431" w:rsidRDefault="00F56E6D" w:rsidP="005D75C7">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>30</w:t>
+              <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w14:paraId="59A5CA81" w14:textId="77777777" w:rsidTr="00F65743">
         <w:trPr>
           <w:trHeight w:val="874"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29D86A2F" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -11687,52 +11863,64 @@
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="190EA87D" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>высшее образование - бакалавриат</w:t>
-            </w:r>
+              <w:t xml:space="preserve">высшее образование - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005043D5">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62627CCE" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
@@ -12060,52 +12248,64 @@
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D94BE96" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>высшее образование - бакалавриат</w:t>
-            </w:r>
+              <w:t xml:space="preserve">высшее образование - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005043D5">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E603025" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -12694,116 +12894,136 @@
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CF96917" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>высшее образование - бакалавриат</w:t>
-            </w:r>
+              <w:t xml:space="preserve">высшее образование - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005043D5">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17416F8D" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>заочная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44611FAE" w14:textId="043D8369" w:rsidR="00BA3BBE" w:rsidRPr="00984F22" w:rsidRDefault="003F4E01" w:rsidP="00BA3BBE">
+          <w:p w14:paraId="44611FAE" w14:textId="5EB6F833" w:rsidR="00BA3BBE" w:rsidRPr="00984F22" w:rsidRDefault="003F4E01" w:rsidP="00F56E6D">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F56E6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D093D89" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00984F22" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984F22">
               <w:rPr>
@@ -12833,67 +13053,75 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00984F22">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EBA5466" w14:textId="49296F6F" w:rsidR="00BA3BBE" w:rsidRPr="00984F22" w:rsidRDefault="003F4E01" w:rsidP="005557B7">
+          <w:p w14:paraId="4EBA5466" w14:textId="7B2EB5B5" w:rsidR="00BA3BBE" w:rsidRPr="00984F22" w:rsidRDefault="003F4E01" w:rsidP="00F56E6D">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>47</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00F56E6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BA3BBE" w:rsidRPr="00984F22">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D44B85A" w14:textId="1CD73973" w:rsidR="00BA3BBE" w:rsidRPr="00984F22" w:rsidRDefault="003F4E01" w:rsidP="005557B7">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -13046,126 +13274,138 @@
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A338836" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>высшее образование – бакалавриат</w:t>
-            </w:r>
+              <w:t xml:space="preserve">высшее образование – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005043D5">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45FD4899" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>очная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20D6EC47" w14:textId="7BA2F3B1" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="004E1CF8" w:rsidP="00984F22">
+          <w:p w14:paraId="20D6EC47" w14:textId="04D892D4" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="004E1CF8" w:rsidP="00984F22">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6482">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="003F4E01">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00EA5FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70331956" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6482">
@@ -13228,75 +13468,75 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6482">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1741C452" w14:textId="00988391" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="004E1CF8" w:rsidP="00984F22">
+          <w:p w14:paraId="1741C452" w14:textId="35FCD5A6" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="004E1CF8" w:rsidP="00EA5FC6">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6482">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="003F4E01">
-[...5 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidR="00EA5FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w14:paraId="4F9FC979" w14:textId="77777777" w:rsidTr="0097256E">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="369F5D66" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -13384,238 +13624,246 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>заочная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DE6D4F5" w14:textId="608F58A4" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="00BA3BBE" w:rsidP="000D6482">
+          <w:p w14:paraId="0DE6D4F5" w14:textId="2BD426F1" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="00BA3BBE" w:rsidP="00F56E6D">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6482">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
+            <w:r w:rsidR="00F56E6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B846D5A" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D6482">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5264184B" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D6482">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6504E629" w14:textId="376D0D98" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="00BA3BBE" w:rsidP="002E64ED">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D6482">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F56E6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="002E64ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D6482">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
             <w:r w:rsidR="003F4E01">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="6B846D5A" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07FEA8D6" w14:textId="79AED3AC" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="00BA3BBE" w:rsidP="002E64ED">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6482">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...60 lines deleted...]
-              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="004E1CF8" w:rsidRPr="000D6482">
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidR="003F4E01">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...53 lines deleted...]
-              <w:t>86</w:t>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="002E64ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w14:paraId="5B64F3CB" w14:textId="77777777" w:rsidTr="0097256E">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4000F57B" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
@@ -13667,61 +13915,75 @@
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Педагогическое образование (с двумя профилями подготовки)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CE0538E" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>профили:  «Русский язык»,</w:t>
+              <w:t>профили:  «</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005043D5">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Русский язык»,</w:t>
             </w:r>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>«Литература»</w:t>
             </w:r>
@@ -13735,126 +13997,138 @@
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24F2511E" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>высшее образование - бакалавриат</w:t>
-            </w:r>
+              <w:t xml:space="preserve">высшее образование - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005043D5">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F1EC044" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>очная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59C2DEC6" w14:textId="47616A2D" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="004B3C84" w:rsidP="00230F30">
+          <w:p w14:paraId="59C2DEC6" w14:textId="4B36D53D" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="004B3C84" w:rsidP="00F56E6D">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6482">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00047AA1">
-[...5 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidR="00F56E6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23E92554" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6482">
@@ -13917,75 +14191,75 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6482">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67A90D02" w14:textId="690CF7C0" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="004B3C84" w:rsidP="009867E2">
+          <w:p w14:paraId="67A90D02" w14:textId="2CD5349A" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="004B3C84" w:rsidP="00F56E6D">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6482">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00047AA1">
-[...5 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidR="00F56E6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w14:paraId="2C64028B" w14:textId="77777777" w:rsidTr="0097256E">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AE9AC6E" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -14332,97 +14606,123 @@
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Педагогическое образование (с двумя профилями подготовки)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DDF754F" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>профили:  «Математика», «Физика»</w:t>
+              <w:t>профили:  «</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005043D5">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Математика», «Физика»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1688" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40A4283F" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>высшее образование - бакалавриат</w:t>
-            </w:r>
+              <w:t xml:space="preserve">высшее образование - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005043D5">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74A8DCD7" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -14889,113 +15189,114 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2955E66F" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>44.03.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4594" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F75FA80" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Педагогическое образование (с двумя профилями подготовки)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C17F9F5" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>профили:  «</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Английский язык</w:t>
             </w:r>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>», «</w:t>
             </w:r>
             <w:r w:rsidRPr="005043D5">
@@ -15033,125 +15334,137 @@
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EDD16B4" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>высшее образование - бакалавриат</w:t>
-            </w:r>
+              <w:t xml:space="preserve">высшее образование - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005043D5">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12BCC40C" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>очная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB9ACDD" w14:textId="23F27177" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="00622D45" w:rsidP="004B3C84">
+          <w:p w14:paraId="6EB9ACDD" w14:textId="41305BC1" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="00622D45" w:rsidP="002E64ED">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6482">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="001C626A">
-[...5 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidR="002E64ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00BA3BBE" w:rsidRPr="000D6482">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64299671" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
@@ -15230,67 +15543,67 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00BA3BBE" w:rsidRPr="000D6482">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38E366FC" w14:textId="5E574181" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="001C626A" w:rsidP="004B3C84">
+          <w:p w14:paraId="38E366FC" w14:textId="1F17EEF5" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="002E64ED" w:rsidP="004B3C84">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>79</w:t>
+              <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w14:paraId="2D990957" w14:textId="77777777" w:rsidTr="0097256E">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24588127" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -15605,62 +15918,64 @@
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Педагогическое образование (с двумя профилями подготовки)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A688543" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>профили:  «</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Безопасность жизнедеятельности</w:t>
             </w:r>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>», «</w:t>
             </w:r>
             <w:r w:rsidRPr="005043D5">
@@ -15697,256 +16012,252 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36CD2525" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>высшее образование - бакалавриат</w:t>
-            </w:r>
+              <w:t xml:space="preserve">высшее образование - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005043D5">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7716D30E" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>очная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41ABBF64" w14:textId="3E3BEFBD" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="00744A16" w:rsidP="000D6482">
-[...23 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="41ABBF64" w14:textId="3EC0E457" w:rsidR="00BA3BBE" w:rsidRPr="00AC3188" w:rsidRDefault="00AC3188" w:rsidP="000D6482">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74DA2A2E" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="000D6482">
+          <w:p w14:paraId="74DA2A2E" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00AC3188" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC3188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70911228" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="000D6482">
+          <w:p w14:paraId="70911228" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00AC3188" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC3188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="087274A8" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="000D6482">
+          <w:p w14:paraId="087274A8" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00AC3188" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC3188">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29F208B4" w14:textId="007B2191" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="00B33E6A" w:rsidP="000D6482">
-[...23 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="29F208B4" w14:textId="05A14FA4" w:rsidR="00BA3BBE" w:rsidRPr="00AC3188" w:rsidRDefault="00AC3188" w:rsidP="000D6482">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w14:paraId="12A533CD" w14:textId="77777777" w:rsidTr="0097256E">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78933AD1" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -16122,97 +16433,113 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6482">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="392272DA" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="00B33E6A" w:rsidP="00BA3BBE">
+          <w:p w14:paraId="392272DA" w14:textId="7BEC36B6" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="00B33E6A" w:rsidP="002E64ED">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6482">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="002E64ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="799CE25E" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="00B33E6A" w:rsidP="00BA3BBE">
+          <w:p w14:paraId="799CE25E" w14:textId="69FD975E" w:rsidR="00BA3BBE" w:rsidRPr="000D6482" w:rsidRDefault="00B33E6A" w:rsidP="002E64ED">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D6482">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="002E64ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w14:paraId="75CFA429" w14:textId="77777777" w:rsidTr="0097256E">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66C0F87E" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
@@ -16260,62 +16587,64 @@
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Педагогическое образование (с двумя профилями подготовки)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59585093" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>профили:  «</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>История</w:t>
             </w:r>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>», «</w:t>
             </w:r>
             <w:r w:rsidRPr="005043D5">
@@ -16352,256 +16681,252 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C18015A" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>высшее образование - бакалавриат</w:t>
-            </w:r>
+              <w:t xml:space="preserve">высшее образование - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005043D5">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FF8AD64" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>очная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7220AB0B" w14:textId="49F419CE" w:rsidR="00BA3BBE" w:rsidRPr="00CD2B65" w:rsidRDefault="0062632F" w:rsidP="000D6482">
+          <w:p w14:paraId="7220AB0B" w14:textId="6DE7BF2F" w:rsidR="00BA3BBE" w:rsidRPr="00CD2B65" w:rsidRDefault="00DF328E" w:rsidP="000D6482">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A4EBD67" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00CD2B65" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD2B65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FD5E00">
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C514B9" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00CD2B65" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD2B65">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B8E429" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00CD2B65" w:rsidRDefault="0062632F" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD2B65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1214" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7815C265" w14:textId="64BA5FEC" w:rsidR="00BA3BBE" w:rsidRPr="00CD2B65" w:rsidRDefault="00BA3BBE" w:rsidP="000D6482">
-[...23 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="7815C265" w14:textId="3C372C70" w:rsidR="00BA3BBE" w:rsidRPr="00CD2B65" w:rsidRDefault="00DF328E" w:rsidP="000D6482">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>69</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w14:paraId="04AE0357" w14:textId="77777777" w:rsidTr="0097256E">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39D9A252" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -16915,62 +17240,64 @@
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Педагогическое образование (с двумя профилями подготовки)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66FDED24" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>профили:  «</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Дошкольное образование</w:t>
             </w:r>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>», «</w:t>
             </w:r>
             <w:r w:rsidRPr="005043D5">
@@ -17007,52 +17334,64 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="367F5B71" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>высшее образование - бакалавриат</w:t>
-            </w:r>
+              <w:t xml:space="preserve">высшее образование - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005043D5">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EE3BDF7" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
@@ -17552,62 +17891,64 @@
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Педагогическое образование (с двумя профилями подготовки)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="029E1AA8" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>профили:  «</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Дошкольное образование</w:t>
             </w:r>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>», «</w:t>
             </w:r>
             <w:r w:rsidRPr="005043D5">
@@ -17643,265 +17984,263 @@
             <w:tcBorders>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0671538F" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>высшее образование - бакалавриат</w:t>
-            </w:r>
+              <w:t xml:space="preserve">высшее образование - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005043D5">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="449F5517" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>очная</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F903069" w14:textId="208FAEBC" w:rsidR="00BA3BBE" w:rsidRPr="00CD2B65" w:rsidRDefault="00F63628" w:rsidP="00BA3BBE">
+          <w:p w14:paraId="2F903069" w14:textId="5AEF0726" w:rsidR="00BA3BBE" w:rsidRPr="00CD2B65" w:rsidRDefault="00DF7DC8" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA3BBE" w:rsidRPr="00CD2B65">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>/4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1214" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="499DE743" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00CD2B65" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD2B65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...30 lines deleted...]
-          <w:p w14:paraId="499DE743" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00CD2B65" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49BDDB3E" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00CD2B65" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD2B65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1056" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="49BDDB3E" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00CD2B65" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
+            <w:tcW w:w="1483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1390B490" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="00CD2B65" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD2B65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1483" w:type="dxa"/>
-[...29 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="316BC664" w14:textId="02D8A249" w:rsidR="00BA3BBE" w:rsidRPr="00CD2B65" w:rsidRDefault="00F63628" w:rsidP="00BA3BBE">
-[...24 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="316BC664" w14:textId="23A4C3A0" w:rsidR="00BA3BBE" w:rsidRPr="00CD2B65" w:rsidRDefault="00DF7DC8" w:rsidP="00BA3BBE">
+            <w:pPr>
+              <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w14:paraId="794F5CF4" w14:textId="77777777" w:rsidTr="0097256E">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A8D67AA" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
@@ -18327,52 +18666,64 @@
             <w:tcBorders>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01E9AA7F" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>высшее образование - бакалавриат</w:t>
-            </w:r>
+              <w:t xml:space="preserve">высшее образование - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005043D5">
+              <w:rPr>
+                <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бакалавриат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C3E76DE" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
@@ -20217,51 +20568,50 @@
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Педагогическое образование</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30D2B18C" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">профиль </w:t>
             </w:r>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Историческое образование</w:t>
@@ -20286,51 +20636,50 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DF21483" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005043D5">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>высшее образование - магистратура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B09B875" w14:textId="77777777" w:rsidR="00BA3BBE" w:rsidRPr="005043D5" w:rsidRDefault="00BA3BBE" w:rsidP="00BA3BBE">
             <w:pPr>
               <w:spacing w:after="150" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:eastAsia="Times New Roman" w:hAnsi="PT Sans" w:cs="Helvetica"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -21377,109 +21726,109 @@
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C8F890D" w14:textId="77777777" w:rsidR="005A2D5A" w:rsidRDefault="005A2D5A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005A2D5A" w:rsidSect="00BD1C21">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="568" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PT Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA3FA3"/>
     <w:rsid w:val="00003CE0"/>
     <w:rsid w:val="00010FD1"/>
     <w:rsid w:val="00015415"/>
     <w:rsid w:val="000164D1"/>
     <w:rsid w:val="000247F3"/>
     <w:rsid w:val="000345EB"/>
     <w:rsid w:val="000347B2"/>
     <w:rsid w:val="000361F6"/>
     <w:rsid w:val="0003714B"/>
     <w:rsid w:val="00040CBA"/>
     <w:rsid w:val="000438AB"/>
     <w:rsid w:val="0004433C"/>
     <w:rsid w:val="00045D53"/>
     <w:rsid w:val="0004629D"/>
     <w:rsid w:val="00047AA1"/>
     <w:rsid w:val="00053B1C"/>
     <w:rsid w:val="00055DD7"/>
     <w:rsid w:val="000569DD"/>
     <w:rsid w:val="00070F8B"/>
     <w:rsid w:val="00071626"/>
     <w:rsid w:val="00071DB4"/>
     <w:rsid w:val="00074B75"/>
@@ -21515,50 +21864,51 @@
     <w:rsid w:val="001073F8"/>
     <w:rsid w:val="00110FBB"/>
     <w:rsid w:val="00112549"/>
     <w:rsid w:val="0011461C"/>
     <w:rsid w:val="00116496"/>
     <w:rsid w:val="00117BF0"/>
     <w:rsid w:val="00123168"/>
     <w:rsid w:val="0012546E"/>
     <w:rsid w:val="001267AC"/>
     <w:rsid w:val="00126E54"/>
     <w:rsid w:val="001300FD"/>
     <w:rsid w:val="00134820"/>
     <w:rsid w:val="0013757B"/>
     <w:rsid w:val="0014151B"/>
     <w:rsid w:val="00141709"/>
     <w:rsid w:val="0014481D"/>
     <w:rsid w:val="00146B85"/>
     <w:rsid w:val="00147A4A"/>
     <w:rsid w:val="00150962"/>
     <w:rsid w:val="00151CC7"/>
     <w:rsid w:val="00153321"/>
     <w:rsid w:val="00153A54"/>
     <w:rsid w:val="00153E79"/>
     <w:rsid w:val="001561FF"/>
     <w:rsid w:val="001634B0"/>
+    <w:rsid w:val="001647FA"/>
     <w:rsid w:val="00165236"/>
     <w:rsid w:val="001711E2"/>
     <w:rsid w:val="0017358E"/>
     <w:rsid w:val="0017397E"/>
     <w:rsid w:val="00173BFA"/>
     <w:rsid w:val="00176971"/>
     <w:rsid w:val="001770C3"/>
     <w:rsid w:val="00177EE3"/>
     <w:rsid w:val="00181A18"/>
     <w:rsid w:val="00181B3E"/>
     <w:rsid w:val="001822C4"/>
     <w:rsid w:val="0018306B"/>
     <w:rsid w:val="00183EB0"/>
     <w:rsid w:val="001868F7"/>
     <w:rsid w:val="00190A79"/>
     <w:rsid w:val="00190BD6"/>
     <w:rsid w:val="001926A3"/>
     <w:rsid w:val="00193CDA"/>
     <w:rsid w:val="00195D39"/>
     <w:rsid w:val="00197AB1"/>
     <w:rsid w:val="001A18D8"/>
     <w:rsid w:val="001A5431"/>
     <w:rsid w:val="001B16C5"/>
     <w:rsid w:val="001B2ADA"/>
     <w:rsid w:val="001B370D"/>
@@ -21602,105 +21952,109 @@
     <w:rsid w:val="0026150C"/>
     <w:rsid w:val="002750D2"/>
     <w:rsid w:val="00275519"/>
     <w:rsid w:val="00277DB0"/>
     <w:rsid w:val="00291DEE"/>
     <w:rsid w:val="00292A86"/>
     <w:rsid w:val="0029304B"/>
     <w:rsid w:val="00293C10"/>
     <w:rsid w:val="002957C6"/>
     <w:rsid w:val="00296AFB"/>
     <w:rsid w:val="00296BCB"/>
     <w:rsid w:val="002A577C"/>
     <w:rsid w:val="002A5F67"/>
     <w:rsid w:val="002A7AAA"/>
     <w:rsid w:val="002B077B"/>
     <w:rsid w:val="002B7CCA"/>
     <w:rsid w:val="002C10B6"/>
     <w:rsid w:val="002C5A48"/>
     <w:rsid w:val="002D33CE"/>
     <w:rsid w:val="002D3CAF"/>
     <w:rsid w:val="002D48B4"/>
     <w:rsid w:val="002E0F0D"/>
     <w:rsid w:val="002E2B53"/>
     <w:rsid w:val="002E603E"/>
     <w:rsid w:val="002E6195"/>
+    <w:rsid w:val="002E64ED"/>
     <w:rsid w:val="002E6B64"/>
     <w:rsid w:val="002F02FD"/>
     <w:rsid w:val="002F4BBA"/>
     <w:rsid w:val="00301C0D"/>
     <w:rsid w:val="0030382E"/>
     <w:rsid w:val="003070E1"/>
     <w:rsid w:val="00311F67"/>
     <w:rsid w:val="003123BD"/>
     <w:rsid w:val="00314F0C"/>
     <w:rsid w:val="003205E6"/>
+    <w:rsid w:val="003224F6"/>
     <w:rsid w:val="003254EA"/>
     <w:rsid w:val="00330913"/>
     <w:rsid w:val="0033183B"/>
     <w:rsid w:val="003319F4"/>
     <w:rsid w:val="00332B7F"/>
     <w:rsid w:val="003333E1"/>
     <w:rsid w:val="00336631"/>
     <w:rsid w:val="00336D6E"/>
     <w:rsid w:val="00347EA1"/>
+    <w:rsid w:val="003526E2"/>
     <w:rsid w:val="00353809"/>
     <w:rsid w:val="003538B9"/>
     <w:rsid w:val="00360269"/>
     <w:rsid w:val="00360447"/>
     <w:rsid w:val="00360CAD"/>
     <w:rsid w:val="00361436"/>
     <w:rsid w:val="00365CA0"/>
     <w:rsid w:val="003669BA"/>
     <w:rsid w:val="00366A68"/>
     <w:rsid w:val="00367643"/>
     <w:rsid w:val="003771D0"/>
     <w:rsid w:val="00377EB2"/>
     <w:rsid w:val="00390500"/>
     <w:rsid w:val="00391A3D"/>
     <w:rsid w:val="00392EF9"/>
     <w:rsid w:val="00393CBF"/>
     <w:rsid w:val="003A2D70"/>
     <w:rsid w:val="003A554A"/>
     <w:rsid w:val="003A74CF"/>
     <w:rsid w:val="003B0B8C"/>
     <w:rsid w:val="003B46F3"/>
     <w:rsid w:val="003C2BF9"/>
     <w:rsid w:val="003C7A3A"/>
     <w:rsid w:val="003D0169"/>
     <w:rsid w:val="003D0B9E"/>
     <w:rsid w:val="003D1CDA"/>
     <w:rsid w:val="003D53CB"/>
     <w:rsid w:val="003E1B74"/>
     <w:rsid w:val="003E69EB"/>
     <w:rsid w:val="003F1767"/>
     <w:rsid w:val="003F291B"/>
     <w:rsid w:val="003F29E8"/>
     <w:rsid w:val="003F4E01"/>
     <w:rsid w:val="003F5F33"/>
     <w:rsid w:val="003F6369"/>
     <w:rsid w:val="004019CD"/>
+    <w:rsid w:val="00402D20"/>
     <w:rsid w:val="004042A8"/>
     <w:rsid w:val="00405286"/>
     <w:rsid w:val="004074DF"/>
     <w:rsid w:val="00416241"/>
     <w:rsid w:val="004171B7"/>
     <w:rsid w:val="004278FB"/>
     <w:rsid w:val="00433F06"/>
     <w:rsid w:val="0043623D"/>
     <w:rsid w:val="00443B35"/>
     <w:rsid w:val="00444D2A"/>
     <w:rsid w:val="00445537"/>
     <w:rsid w:val="004518B6"/>
     <w:rsid w:val="00457CAB"/>
     <w:rsid w:val="00463DDC"/>
     <w:rsid w:val="00464B4A"/>
     <w:rsid w:val="00464D0B"/>
     <w:rsid w:val="00465FA8"/>
     <w:rsid w:val="00471370"/>
     <w:rsid w:val="0047205F"/>
     <w:rsid w:val="004745D0"/>
     <w:rsid w:val="00475941"/>
     <w:rsid w:val="00475E5D"/>
     <w:rsid w:val="0047778D"/>
     <w:rsid w:val="00482782"/>
     <w:rsid w:val="0048282C"/>
@@ -21850,50 +22204,51 @@
     <w:rsid w:val="00720370"/>
     <w:rsid w:val="007217AE"/>
     <w:rsid w:val="00725E5E"/>
     <w:rsid w:val="00725F44"/>
     <w:rsid w:val="00725FFB"/>
     <w:rsid w:val="0072634A"/>
     <w:rsid w:val="00734E72"/>
     <w:rsid w:val="00742950"/>
     <w:rsid w:val="00742E6A"/>
     <w:rsid w:val="00744726"/>
     <w:rsid w:val="00744A16"/>
     <w:rsid w:val="0075169D"/>
     <w:rsid w:val="00752FFC"/>
     <w:rsid w:val="007545C2"/>
     <w:rsid w:val="00761FA9"/>
     <w:rsid w:val="007627F9"/>
     <w:rsid w:val="00762D57"/>
     <w:rsid w:val="00765736"/>
     <w:rsid w:val="00765EA3"/>
     <w:rsid w:val="00766C2F"/>
     <w:rsid w:val="00777E65"/>
     <w:rsid w:val="007862AB"/>
     <w:rsid w:val="00787D12"/>
     <w:rsid w:val="007908C2"/>
     <w:rsid w:val="00794899"/>
+    <w:rsid w:val="00796CBA"/>
     <w:rsid w:val="00797AE5"/>
     <w:rsid w:val="007A0E62"/>
     <w:rsid w:val="007A156D"/>
     <w:rsid w:val="007A30A1"/>
     <w:rsid w:val="007B0A82"/>
     <w:rsid w:val="007B241D"/>
     <w:rsid w:val="007C024F"/>
     <w:rsid w:val="007C16B8"/>
     <w:rsid w:val="007C2419"/>
     <w:rsid w:val="007C3EA6"/>
     <w:rsid w:val="007C6A60"/>
     <w:rsid w:val="007C74DC"/>
     <w:rsid w:val="007D1D80"/>
     <w:rsid w:val="007D2B5E"/>
     <w:rsid w:val="007D5320"/>
     <w:rsid w:val="007D538C"/>
     <w:rsid w:val="007D5BB0"/>
     <w:rsid w:val="007D63DD"/>
     <w:rsid w:val="007E302A"/>
     <w:rsid w:val="007E5D74"/>
     <w:rsid w:val="007E7720"/>
     <w:rsid w:val="007E799B"/>
     <w:rsid w:val="007F6FE1"/>
     <w:rsid w:val="008028AD"/>
     <w:rsid w:val="00803F0A"/>
@@ -21949,137 +22304,140 @@
     <w:rsid w:val="008D5F75"/>
     <w:rsid w:val="008D64F4"/>
     <w:rsid w:val="008E165D"/>
     <w:rsid w:val="008E16D8"/>
     <w:rsid w:val="008E16F9"/>
     <w:rsid w:val="008E3897"/>
     <w:rsid w:val="008E6175"/>
     <w:rsid w:val="008F14A6"/>
     <w:rsid w:val="008F2CCD"/>
     <w:rsid w:val="008F33BF"/>
     <w:rsid w:val="008F40B9"/>
     <w:rsid w:val="008F7665"/>
     <w:rsid w:val="009012A3"/>
     <w:rsid w:val="00904A9C"/>
     <w:rsid w:val="009078B3"/>
     <w:rsid w:val="00911ABA"/>
     <w:rsid w:val="00914BCD"/>
     <w:rsid w:val="00916485"/>
     <w:rsid w:val="00921A80"/>
     <w:rsid w:val="00922244"/>
     <w:rsid w:val="00925D20"/>
     <w:rsid w:val="00926D5D"/>
     <w:rsid w:val="00927189"/>
     <w:rsid w:val="00927C44"/>
     <w:rsid w:val="00932F20"/>
+    <w:rsid w:val="009370A2"/>
     <w:rsid w:val="00941A55"/>
     <w:rsid w:val="0094436A"/>
     <w:rsid w:val="00944A6B"/>
     <w:rsid w:val="00952694"/>
     <w:rsid w:val="00955048"/>
     <w:rsid w:val="0096216E"/>
     <w:rsid w:val="00962434"/>
     <w:rsid w:val="00962D19"/>
     <w:rsid w:val="00970F21"/>
     <w:rsid w:val="0097256E"/>
     <w:rsid w:val="00975F8C"/>
     <w:rsid w:val="00981351"/>
     <w:rsid w:val="00984F22"/>
     <w:rsid w:val="00985FC9"/>
     <w:rsid w:val="009867E2"/>
     <w:rsid w:val="0099187D"/>
     <w:rsid w:val="00993BD7"/>
     <w:rsid w:val="009959C8"/>
     <w:rsid w:val="00996B53"/>
     <w:rsid w:val="009A1235"/>
     <w:rsid w:val="009A1DFA"/>
     <w:rsid w:val="009A643F"/>
     <w:rsid w:val="009A7F2E"/>
     <w:rsid w:val="009B1F8F"/>
     <w:rsid w:val="009B47A5"/>
     <w:rsid w:val="009B5E2C"/>
     <w:rsid w:val="009B61DB"/>
     <w:rsid w:val="009C0DC7"/>
     <w:rsid w:val="009C102C"/>
     <w:rsid w:val="009D21F1"/>
     <w:rsid w:val="009D2F7B"/>
     <w:rsid w:val="009E076B"/>
     <w:rsid w:val="009E08BB"/>
     <w:rsid w:val="009E4EE5"/>
     <w:rsid w:val="009F22C7"/>
     <w:rsid w:val="009F383B"/>
     <w:rsid w:val="009F5B60"/>
     <w:rsid w:val="009F66B8"/>
     <w:rsid w:val="009F6CCB"/>
     <w:rsid w:val="009F7CAC"/>
     <w:rsid w:val="00A02B4A"/>
     <w:rsid w:val="00A115DE"/>
     <w:rsid w:val="00A11F40"/>
     <w:rsid w:val="00A1270F"/>
     <w:rsid w:val="00A12F98"/>
     <w:rsid w:val="00A16432"/>
     <w:rsid w:val="00A17371"/>
     <w:rsid w:val="00A17634"/>
     <w:rsid w:val="00A2393D"/>
     <w:rsid w:val="00A23AE7"/>
+    <w:rsid w:val="00A2649E"/>
     <w:rsid w:val="00A26936"/>
     <w:rsid w:val="00A31480"/>
     <w:rsid w:val="00A33350"/>
     <w:rsid w:val="00A34585"/>
     <w:rsid w:val="00A34A81"/>
     <w:rsid w:val="00A351AB"/>
     <w:rsid w:val="00A3530F"/>
     <w:rsid w:val="00A36D59"/>
     <w:rsid w:val="00A3720D"/>
     <w:rsid w:val="00A37D03"/>
     <w:rsid w:val="00A40051"/>
     <w:rsid w:val="00A4253B"/>
     <w:rsid w:val="00A426B8"/>
     <w:rsid w:val="00A46817"/>
     <w:rsid w:val="00A50E38"/>
     <w:rsid w:val="00A550AE"/>
     <w:rsid w:val="00A61184"/>
     <w:rsid w:val="00A6195C"/>
     <w:rsid w:val="00A622FB"/>
     <w:rsid w:val="00A662AE"/>
     <w:rsid w:val="00A66FD1"/>
     <w:rsid w:val="00A70356"/>
     <w:rsid w:val="00A704FC"/>
     <w:rsid w:val="00A73AF5"/>
     <w:rsid w:val="00A77500"/>
     <w:rsid w:val="00A80F42"/>
     <w:rsid w:val="00A81BE2"/>
     <w:rsid w:val="00A8312E"/>
     <w:rsid w:val="00A854B6"/>
     <w:rsid w:val="00A86747"/>
     <w:rsid w:val="00A936B3"/>
     <w:rsid w:val="00A958A7"/>
     <w:rsid w:val="00A973E5"/>
     <w:rsid w:val="00AA3546"/>
     <w:rsid w:val="00AA3777"/>
     <w:rsid w:val="00AB033B"/>
     <w:rsid w:val="00AB71D4"/>
+    <w:rsid w:val="00AC3188"/>
     <w:rsid w:val="00AC5D72"/>
     <w:rsid w:val="00AC6AA9"/>
     <w:rsid w:val="00AD1204"/>
     <w:rsid w:val="00AD1FD1"/>
     <w:rsid w:val="00AE0DA8"/>
     <w:rsid w:val="00AE11AD"/>
     <w:rsid w:val="00AE5F4E"/>
     <w:rsid w:val="00AE6147"/>
     <w:rsid w:val="00AE7127"/>
     <w:rsid w:val="00AF0578"/>
     <w:rsid w:val="00AF131B"/>
     <w:rsid w:val="00AF2DDC"/>
     <w:rsid w:val="00AF74FC"/>
     <w:rsid w:val="00B01395"/>
     <w:rsid w:val="00B019DC"/>
     <w:rsid w:val="00B02A9A"/>
     <w:rsid w:val="00B02B43"/>
     <w:rsid w:val="00B033D8"/>
     <w:rsid w:val="00B078AE"/>
     <w:rsid w:val="00B07B40"/>
     <w:rsid w:val="00B14987"/>
     <w:rsid w:val="00B157A7"/>
     <w:rsid w:val="00B1746C"/>
     <w:rsid w:val="00B174FC"/>
     <w:rsid w:val="00B22E9F"/>
@@ -22243,138 +22601,144 @@
     <w:rsid w:val="00D95461"/>
     <w:rsid w:val="00D962CC"/>
     <w:rsid w:val="00DA036D"/>
     <w:rsid w:val="00DA0CE5"/>
     <w:rsid w:val="00DA2978"/>
     <w:rsid w:val="00DA6B61"/>
     <w:rsid w:val="00DA6D0D"/>
     <w:rsid w:val="00DB1E67"/>
     <w:rsid w:val="00DB2A3D"/>
     <w:rsid w:val="00DB58A4"/>
     <w:rsid w:val="00DC133C"/>
     <w:rsid w:val="00DC2AD5"/>
     <w:rsid w:val="00DC471B"/>
     <w:rsid w:val="00DD0744"/>
     <w:rsid w:val="00DD0DC1"/>
     <w:rsid w:val="00DD1358"/>
     <w:rsid w:val="00DD48E2"/>
     <w:rsid w:val="00DD6CB8"/>
     <w:rsid w:val="00DD70CD"/>
     <w:rsid w:val="00DD79FC"/>
     <w:rsid w:val="00DE0D26"/>
     <w:rsid w:val="00DE1235"/>
     <w:rsid w:val="00DE1FFD"/>
     <w:rsid w:val="00DE57D5"/>
     <w:rsid w:val="00DF12CE"/>
+    <w:rsid w:val="00DF328E"/>
     <w:rsid w:val="00DF4261"/>
     <w:rsid w:val="00DF5528"/>
     <w:rsid w:val="00DF6B62"/>
+    <w:rsid w:val="00DF7DC8"/>
     <w:rsid w:val="00E02D7B"/>
     <w:rsid w:val="00E030F1"/>
     <w:rsid w:val="00E04A4A"/>
     <w:rsid w:val="00E05801"/>
     <w:rsid w:val="00E069EB"/>
     <w:rsid w:val="00E076CD"/>
     <w:rsid w:val="00E140ED"/>
     <w:rsid w:val="00E147B8"/>
     <w:rsid w:val="00E16B5D"/>
     <w:rsid w:val="00E16C1C"/>
     <w:rsid w:val="00E1741A"/>
     <w:rsid w:val="00E20B0C"/>
     <w:rsid w:val="00E211C2"/>
     <w:rsid w:val="00E212E5"/>
     <w:rsid w:val="00E2318B"/>
     <w:rsid w:val="00E232CD"/>
     <w:rsid w:val="00E2427F"/>
     <w:rsid w:val="00E24DAC"/>
     <w:rsid w:val="00E24E52"/>
     <w:rsid w:val="00E25E5E"/>
     <w:rsid w:val="00E2713E"/>
     <w:rsid w:val="00E2769E"/>
     <w:rsid w:val="00E30053"/>
     <w:rsid w:val="00E307A0"/>
     <w:rsid w:val="00E31B29"/>
     <w:rsid w:val="00E33F22"/>
     <w:rsid w:val="00E364ED"/>
     <w:rsid w:val="00E36711"/>
     <w:rsid w:val="00E40A1B"/>
     <w:rsid w:val="00E43FA1"/>
     <w:rsid w:val="00E50A08"/>
     <w:rsid w:val="00E512BF"/>
     <w:rsid w:val="00E5268B"/>
     <w:rsid w:val="00E53FF8"/>
     <w:rsid w:val="00E56FCA"/>
     <w:rsid w:val="00E60022"/>
     <w:rsid w:val="00E648B7"/>
     <w:rsid w:val="00E6615C"/>
     <w:rsid w:val="00E748A0"/>
     <w:rsid w:val="00E74A62"/>
     <w:rsid w:val="00E75038"/>
     <w:rsid w:val="00E83D2A"/>
     <w:rsid w:val="00E9449B"/>
     <w:rsid w:val="00E944DF"/>
     <w:rsid w:val="00E95A5E"/>
     <w:rsid w:val="00EA1F60"/>
     <w:rsid w:val="00EA4183"/>
+    <w:rsid w:val="00EA5FC6"/>
     <w:rsid w:val="00EA70A9"/>
     <w:rsid w:val="00EB2020"/>
     <w:rsid w:val="00EB3827"/>
     <w:rsid w:val="00EB69B0"/>
     <w:rsid w:val="00EC2D17"/>
     <w:rsid w:val="00EC46B4"/>
     <w:rsid w:val="00EC6F3B"/>
     <w:rsid w:val="00ED1512"/>
     <w:rsid w:val="00ED6E7A"/>
     <w:rsid w:val="00ED730D"/>
     <w:rsid w:val="00EE0F8C"/>
+    <w:rsid w:val="00EE17A1"/>
     <w:rsid w:val="00EF2CBB"/>
     <w:rsid w:val="00EF403E"/>
     <w:rsid w:val="00EF7395"/>
     <w:rsid w:val="00F00236"/>
     <w:rsid w:val="00F04A85"/>
     <w:rsid w:val="00F07970"/>
     <w:rsid w:val="00F1250D"/>
     <w:rsid w:val="00F1600B"/>
     <w:rsid w:val="00F17C0C"/>
     <w:rsid w:val="00F20B1E"/>
     <w:rsid w:val="00F21709"/>
     <w:rsid w:val="00F22457"/>
     <w:rsid w:val="00F25666"/>
     <w:rsid w:val="00F32D0B"/>
     <w:rsid w:val="00F3308E"/>
     <w:rsid w:val="00F35827"/>
     <w:rsid w:val="00F36130"/>
     <w:rsid w:val="00F37F77"/>
     <w:rsid w:val="00F41A77"/>
     <w:rsid w:val="00F425AC"/>
     <w:rsid w:val="00F42B01"/>
     <w:rsid w:val="00F45B30"/>
     <w:rsid w:val="00F47894"/>
     <w:rsid w:val="00F55753"/>
     <w:rsid w:val="00F560F5"/>
+    <w:rsid w:val="00F56E6D"/>
     <w:rsid w:val="00F606B2"/>
     <w:rsid w:val="00F61A87"/>
+    <w:rsid w:val="00F630FE"/>
     <w:rsid w:val="00F63628"/>
     <w:rsid w:val="00F64639"/>
     <w:rsid w:val="00F64937"/>
     <w:rsid w:val="00F65743"/>
     <w:rsid w:val="00F744B1"/>
     <w:rsid w:val="00F81B26"/>
     <w:rsid w:val="00F9230C"/>
     <w:rsid w:val="00F95E73"/>
     <w:rsid w:val="00FA0E6E"/>
     <w:rsid w:val="00FA2BA7"/>
     <w:rsid w:val="00FA4043"/>
     <w:rsid w:val="00FA679E"/>
     <w:rsid w:val="00FB2E0D"/>
     <w:rsid w:val="00FB403A"/>
     <w:rsid w:val="00FB4442"/>
     <w:rsid w:val="00FC285F"/>
     <w:rsid w:val="00FC4CAD"/>
     <w:rsid w:val="00FC600E"/>
     <w:rsid w:val="00FC7AE2"/>
     <w:rsid w:val="00FD36E0"/>
     <w:rsid w:val="00FD50F3"/>
     <w:rsid w:val="00FD5E00"/>
     <w:rsid w:val="00FE040A"/>
     <w:rsid w:val="00FE5593"/>
     <w:rsid w:val="00FE702A"/>
@@ -22390,67 +22754,67 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="463A1834"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F39B90AC-4818-44D3-B2D7-5F159C075D39}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -22778,55 +23142,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -22888,51 +23247,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F04A85"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="1846168753">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="945432291">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -23233,73 +23592,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
+  <Pages>4</Pages>
   <Words>927</Words>
-  <Characters>5289</Characters>
+  <Characters>5285</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6204</CharactersWithSpaces>
+  <CharactersWithSpaces>6200</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Мясникова Лариса Викторовна</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>